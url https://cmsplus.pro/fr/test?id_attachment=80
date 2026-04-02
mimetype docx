--- v0 (2025-10-03)
+++ v1 (2026-04-02)
@@ -1,397 +1,379 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00962A5F" w:rsidRDefault="00192FFB" w:rsidP="00EF57D8">
+    <w:p w14:paraId="51E6C482" w14:textId="77777777" w:rsidR="00962A5F" w:rsidRDefault="00192FFB" w:rsidP="00EF57D8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk221099297"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>DEMANDE</w:t>
       </w:r>
       <w:r w:rsidR="00AA0F9E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE</w:t>
       </w:r>
       <w:r w:rsidR="00962A5F" w:rsidRPr="00A3028B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00896B1E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>COFFRES A CLES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF57D8" w:rsidRPr="00BB74A1" w:rsidRDefault="00EF57D8" w:rsidP="00EF57D8">
-[...19 lines deleted...]
-    <w:p w:rsidR="00B45BD1" w:rsidRPr="00B52C68" w:rsidRDefault="00B45BD1" w:rsidP="00B45BD1">
+    <w:p w14:paraId="2D86695F" w14:textId="77777777" w:rsidR="00B45BD1" w:rsidRPr="00B52C68" w:rsidRDefault="00B45BD1" w:rsidP="00B45BD1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52C68">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Prière de remplir toutes les rubriques - tout formulaire incomplet vous sera retourné en vous demandant des précisions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00962A5F" w:rsidRPr="00B256E2" w:rsidRDefault="00962A5F" w:rsidP="00962A5F">
+    <w:p w14:paraId="188534AF" w14:textId="77777777" w:rsidR="00962A5F" w:rsidRPr="00B256E2" w:rsidRDefault="00962A5F" w:rsidP="00962A5F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B256E2">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Formulaire à compléter à l’écran en utilisant les cases et les menus déroulants et à retourner à </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00B256E2">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>cms.plus@avasad.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009C39BE" w:rsidRPr="000D2899" w:rsidRDefault="00962A5F" w:rsidP="00EF57D8">
+    <w:p w14:paraId="4942E8E0" w14:textId="77777777" w:rsidR="009C39BE" w:rsidRPr="000D2899" w:rsidRDefault="00962A5F" w:rsidP="00EF57D8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463B10">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour une version imprimable, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2899">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">utiliser </w:t>
       </w:r>
       <w:r w:rsidR="000D2899" w:rsidRPr="000D2899">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>la page 2</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2548"/>
         <w:gridCol w:w="2548"/>
         <w:gridCol w:w="2549"/>
         <w:gridCol w:w="2549"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00962A5F" w:rsidRPr="004920EC" w:rsidTr="00962A5F">
+      <w:tr w:rsidR="00962A5F" w:rsidRPr="004920EC" w14:paraId="149A265E" w14:textId="77777777" w:rsidTr="00962A5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00962A5F" w:rsidRPr="007D70C7" w:rsidRDefault="00962A5F" w:rsidP="00962A5F">
+          <w:p w14:paraId="26ECC845" w14:textId="77777777" w:rsidR="00962A5F" w:rsidRPr="007D70C7" w:rsidRDefault="00962A5F" w:rsidP="00962A5F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk221099320"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de la demande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00962A5F" w:rsidRPr="007D70C7" w:rsidRDefault="00962A5F" w:rsidP="00962A5F">
+          <w:p w14:paraId="64CBD24F" w14:textId="77777777" w:rsidR="00962A5F" w:rsidRPr="007D70C7" w:rsidRDefault="00962A5F" w:rsidP="00962A5F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Demande faite par</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00962A5F" w:rsidRPr="007D70C7" w:rsidRDefault="00962A5F" w:rsidP="00962A5F">
+          <w:p w14:paraId="7A501955" w14:textId="77777777" w:rsidR="00962A5F" w:rsidRPr="007D70C7" w:rsidRDefault="00962A5F" w:rsidP="00962A5F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Votre fonction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00962A5F" w:rsidRPr="007D70C7" w:rsidRDefault="00962A5F" w:rsidP="00962A5F">
+          <w:p w14:paraId="6DE8BCA6" w14:textId="77777777" w:rsidR="00962A5F" w:rsidRPr="007D70C7" w:rsidRDefault="00962A5F" w:rsidP="00962A5F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Votre CMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00962A5F" w:rsidRPr="004920EC" w:rsidTr="00962A5F">
+      <w:tr w:rsidR="00962A5F" w:rsidRPr="004920EC" w14:paraId="41020A66" w14:textId="77777777" w:rsidTr="00962A5F">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:id w:val="-1913375403"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="A93DBF8C41924D0D8AD03AE80DEAB472"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="fr-CH"/>
               <w:storeMappedDataAs w:val="date"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2548" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00962A5F" w:rsidRPr="00C6070A" w:rsidRDefault="00C6070A" w:rsidP="00C6070A">
+              <w:p w14:paraId="78BE9393" w14:textId="77777777" w:rsidR="00962A5F" w:rsidRPr="00C6070A" w:rsidRDefault="00C6070A" w:rsidP="00C6070A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C6070A">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:id w:val="1804034892"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="4A2B1F3360884CCDAA2A2D3580221173"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2548" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00962A5F" w:rsidRPr="006E032B" w:rsidRDefault="00C6070A" w:rsidP="00C6070A">
+              <w:p w14:paraId="42306DC8" w14:textId="77777777" w:rsidR="00962A5F" w:rsidRPr="006E032B" w:rsidRDefault="00C6070A" w:rsidP="00C6070A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006E032B">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:id w:val="1195731358"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="1C1F7726861F4A0DA89AE3BFEEEEC14D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choisissez un élément."/>
               <w:listItem w:displayText="Ergothérapeute" w:value="Ergothérapeute"/>
               <w:listItem w:displayText="Infirmier-ère" w:value="Infirmier-ère"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2549" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00962A5F" w:rsidRPr="006E032B" w:rsidRDefault="004920EC" w:rsidP="004920EC">
+              <w:p w14:paraId="56F06367" w14:textId="77777777" w:rsidR="00962A5F" w:rsidRPr="006E032B" w:rsidRDefault="004920EC" w:rsidP="004920EC">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006E032B">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:id w:val="-1620841151"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
@@ -410,544 +392,558 @@
               <w:listItem w:displayText="Gland Région" w:value="Gland Région"/>
               <w:listItem w:displayText="Gland Ville" w:value="Gland Ville"/>
               <w:listItem w:displayText="Grande Eau (Aigle)" w:value="Grande Eau (Aigle)"/>
               <w:listItem w:displayText="Montelly" w:value="Montelly"/>
               <w:listItem w:displayText="Montreux/Clarens" w:value="Montreux/Clarens"/>
               <w:listItem w:displayText="Morges" w:value="Morges"/>
               <w:listItem w:displayText="Nyon" w:value="Nyon"/>
               <w:listItem w:displayText="Ouchy" w:value="Ouchy"/>
               <w:listItem w:displayText="Renens Nord" w:value="Renens Nord"/>
               <w:listItem w:displayText="Renens Sud" w:value="Renens Sud"/>
               <w:listItem w:displayText="Rennaz" w:value="Rennaz"/>
               <w:listItem w:displayText="Riponne" w:value="Riponne"/>
               <w:listItem w:displayText="Rolle" w:value="Rolle"/>
               <w:listItem w:displayText="Saint-Prex" w:value="Saint-Prex"/>
               <w:listItem w:displayText="Terre-Sainte" w:value="Terre-Sainte"/>
               <w:listItem w:displayText="Valency" w:value="Valency"/>
               <w:listItem w:displayText="Vevey" w:value="Vevey"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2549" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00962A5F" w:rsidRPr="006E032B" w:rsidRDefault="004920EC" w:rsidP="004920EC">
+              <w:p w14:paraId="5F2246C6" w14:textId="77777777" w:rsidR="00962A5F" w:rsidRPr="006E032B" w:rsidRDefault="004920EC" w:rsidP="004920EC">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006E032B">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A17E35" w:rsidRPr="004920EC" w:rsidTr="00592C60">
+      <w:tr w:rsidR="00A17E35" w:rsidRPr="004920EC" w14:paraId="2D0E83AF" w14:textId="77777777" w:rsidTr="00592C60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A17E35" w:rsidRPr="004920EC" w:rsidRDefault="00A17E35" w:rsidP="00A17E35">
+          <w:p w14:paraId="0655B730" w14:textId="77777777" w:rsidR="00A17E35" w:rsidRPr="004920EC" w:rsidRDefault="00A17E35" w:rsidP="00A17E35">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1166"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Votre email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:id w:val="-1131553039"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="3A85D49634CA4FFA825B8D5339C06538"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7646" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
-              <w:p w:rsidR="00A17E35" w:rsidRPr="006E032B" w:rsidRDefault="006E032B" w:rsidP="006E032B">
+              <w:p w14:paraId="21614E88" w14:textId="77777777" w:rsidR="00A17E35" w:rsidRPr="006E032B" w:rsidRDefault="006E032B" w:rsidP="006E032B">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006E032B">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w:rsidR="00962A5F" w:rsidRPr="00A17E35" w:rsidRDefault="00962A5F">
+    <w:p w14:paraId="20DEA6F8" w14:textId="77777777" w:rsidR="00962A5F" w:rsidRPr="00A17E35" w:rsidRDefault="00962A5F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="1840"/>
         <w:gridCol w:w="1554"/>
         <w:gridCol w:w="3543"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D2899" w:rsidRPr="004920EC" w:rsidTr="00FA085F">
+      <w:tr w:rsidR="000D2899" w:rsidRPr="004920EC" w14:paraId="4550F658" w14:textId="77777777" w:rsidTr="00FA085F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3263" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="004920EC" w:rsidRDefault="00EF57D8" w:rsidP="00C23E78">
+          <w:p w14:paraId="18B83C22" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="004920EC" w:rsidRDefault="00EF57D8" w:rsidP="00C23E78">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk221099344"/>
             <w:r w:rsidRPr="004920EC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Informations Client-e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> / Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="004920EC" w:rsidRDefault="000D2899" w:rsidP="00C6070A">
+          <w:p w14:paraId="6EE79521" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="004920EC" w:rsidRDefault="000D2899" w:rsidP="00C6070A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N° MEDLINK </w:t>
             </w:r>
             <w:r w:rsidRPr="004920EC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1842999247"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="B32C84229F974C69BD8B1BD84EF91766"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C6070A" w:rsidRPr="006E032B">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidTr="004650BD">
+      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w14:paraId="3B47C520" w14:textId="77777777" w:rsidTr="004650BD">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="00C23E78">
+          <w:p w14:paraId="6B203D94" w14:textId="77777777" w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="00C23E78">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nom / Prénom</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> client-e</w:t>
+          </w:p>
+          <w:p w14:paraId="4E07626A" w14:textId="2CB3A79E" w:rsidR="00435605" w:rsidRPr="004920EC" w:rsidRDefault="00435605" w:rsidP="00C23E78">
+            <w:r w:rsidRPr="00435605">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>client</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:id w:val="-786426294"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="BCA5DC63910A44B687D83C32A1732339"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="00A726BB">
+              <w:p w14:paraId="0C574B30" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="00A726BB">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006E032B">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="00A726BB">
+          <w:p w14:paraId="0BEC1947" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="00A726BB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nom / Prénom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="pct"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:id w:val="-574822850"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="47D760428B124DA6B4F2A25D39B9A476"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="00A726BB">
+              <w:p w14:paraId="7B926C0A" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="00A726BB">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006E032B">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidTr="004650BD">
+      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w14:paraId="065341E5" w14:textId="77777777" w:rsidTr="004650BD">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="00A8312B" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="4B624274" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="00A8312B" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:r w:rsidRPr="004650BD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tél client</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:id w:val="1073553880"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="9896C8CF6B714741A6874CC04A4B6E35"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1737" w:type="pct"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+              <w:p w14:paraId="139C3037" w14:textId="77777777" w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C53346">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00A077EB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="69F259D0" w14:textId="77777777" w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004650BD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tél. contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:id w:val="-1332290556"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="FFDE9A523F874E3BAE5C8FC0B3D02D2A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1737" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+              <w:p w14:paraId="116C645F" w14:textId="77777777" w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C53346">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00896B1E" w:rsidRPr="00A8312B" w:rsidTr="00135B99">
+      <w:tr w:rsidR="00896B1E" w:rsidRPr="00A8312B" w14:paraId="0C1971DE" w14:textId="77777777" w:rsidTr="00135B99">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00896B1E" w:rsidRPr="00A8312B" w:rsidRDefault="001553E9" w:rsidP="00A8312B">
+          <w:p w14:paraId="43139634" w14:textId="77777777" w:rsidR="00896B1E" w:rsidRPr="00A8312B" w:rsidRDefault="001006C3" w:rsidP="00A8312B">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-535433218"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00896B1E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00896B1E">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00896B1E" w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Propriétaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3749" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00896B1E" w:rsidRPr="00A8312B" w:rsidRDefault="001553E9" w:rsidP="004650BD">
+          <w:p w14:paraId="61762294" w14:textId="77777777" w:rsidR="00896B1E" w:rsidRPr="00A8312B" w:rsidRDefault="001006C3" w:rsidP="004650BD">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1377661550"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00896B1E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00896B1E">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00896B1E" w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -960,396 +956,397 @@
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="004650BD" w:rsidRPr="004650BD">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">l’installation </w:t>
             </w:r>
             <w:r w:rsidR="004650BD">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>nécessite</w:t>
             </w:r>
             <w:r w:rsidR="004650BD" w:rsidRPr="004650BD">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> une autorisation écrite de la gérance à adresser à </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="004650BD" w:rsidRPr="004650BD">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>cms.plus@avasad.ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004650BD" w:rsidRPr="004650BD">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2899" w:rsidRPr="004920EC" w:rsidTr="00D57DA6">
+      <w:tr w:rsidR="000D2899" w:rsidRPr="004920EC" w14:paraId="695E37A0" w14:textId="77777777" w:rsidTr="00D57DA6">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="004920EC" w:rsidRDefault="000D2899" w:rsidP="00896B1E">
+          <w:p w14:paraId="47320CEB" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="004920EC" w:rsidRDefault="000D2899" w:rsidP="00896B1E">
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
             <w:r w:rsidR="00896B1E" w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> d’installation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:id w:val="2088566126"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="C5006C7B6A1542D0802B201C816AF55B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4027" w:type="pct"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w:rsidR="000D2899" w:rsidRPr="006E032B" w:rsidRDefault="00A726BB" w:rsidP="00A726BB">
+              <w:p w14:paraId="662660D8" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="006E032B" w:rsidRDefault="00A726BB" w:rsidP="00A726BB">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006E032B">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A8312B" w:rsidRPr="004920EC" w:rsidTr="00D57DA6">
+      <w:tr w:rsidR="00A8312B" w:rsidRPr="004920EC" w14:paraId="07B961E7" w14:textId="77777777" w:rsidTr="00D57DA6">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A8312B" w:rsidRPr="007D70C7" w:rsidRDefault="00A8312B" w:rsidP="00A8312B">
+          <w:p w14:paraId="5E88EA50" w14:textId="77777777" w:rsidR="00A8312B" w:rsidRPr="007D70C7" w:rsidRDefault="00A8312B" w:rsidP="00A8312B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Adresse de facturation (si différente)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:id w:val="-2002655508"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="25A1CA4CD80A4F1F9A825EDD6F3E851D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3401" w:type="pct"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00A8312B" w:rsidRPr="006E032B" w:rsidRDefault="00A8312B" w:rsidP="00A8312B">
+              <w:p w14:paraId="4591DC33" w14:textId="77777777" w:rsidR="00A8312B" w:rsidRPr="006E032B" w:rsidRDefault="00A8312B" w:rsidP="00A8312B">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006E032B">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w:rsidR="000D2899" w:rsidRPr="000D2899" w:rsidRDefault="000D2899">
+    <w:p w14:paraId="6DED986E" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="000D2899" w:rsidRDefault="000D2899">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="1699"/>
         <w:gridCol w:w="2688"/>
         <w:gridCol w:w="1095"/>
         <w:gridCol w:w="1095"/>
         <w:gridCol w:w="1095"/>
         <w:gridCol w:w="1093"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D07E0" w:rsidTr="00135B99">
+      <w:tr w:rsidR="001D07E0" w14:paraId="6640E6BE" w14:textId="77777777" w:rsidTr="00135B99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2849" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001D07E0" w:rsidRPr="00E11A6C" w:rsidRDefault="001D07E0" w:rsidP="001D07E0">
+          <w:p w14:paraId="4EFDB908" w14:textId="77777777" w:rsidR="001D07E0" w:rsidRPr="00E11A6C" w:rsidRDefault="001D07E0" w:rsidP="001D07E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Emplacement de fixation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2151" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001D07E0" w:rsidRPr="00E11A6C" w:rsidRDefault="001D07E0" w:rsidP="001D07E0">
+          <w:p w14:paraId="76B05885" w14:textId="77777777" w:rsidR="001D07E0" w:rsidRPr="00E11A6C" w:rsidRDefault="001D07E0" w:rsidP="001D07E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Code initial Coffre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidTr="00135B99">
+      <w:tr w:rsidR="001D07E0" w:rsidRPr="005A2797" w14:paraId="1DCF0150" w14:textId="77777777" w:rsidTr="00135B99">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001553E9" w:rsidP="005A2797">
+          <w:p w14:paraId="62E0EDC0" w14:textId="77777777" w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001006C3" w:rsidP="005A2797">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1042437071"/>
                 <w:lock w:val="sdtLocked"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D07E0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D07E0" w:rsidRPr="005A2797">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="001D07E0" w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sur une barrière</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001553E9" w:rsidP="005A2797">
+          <w:p w14:paraId="6A0DB9B6" w14:textId="77777777" w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001006C3" w:rsidP="005A2797">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1089891088"/>
                 <w:lock w:val="sdtLocked"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00135B99">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D07E0">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="001D07E0" w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dans une boite aux lettres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001553E9" w:rsidP="005A2797">
+          <w:p w14:paraId="2B9A6897" w14:textId="77777777" w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001006C3" w:rsidP="005A2797">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1904443106"/>
                 <w:lock w:val="sdtLocked"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D07E0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D07E0">
               <w:t xml:space="preserve">  </w:t>
@@ -1364,4926 +1361,7178 @@
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="10"/>
             </w:rPr>
             <w:id w:val="310752131"/>
             <w:placeholder>
               <w:docPart w:val="CFD37BC4389F40E7AAF5DEB8A4A65CA3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="538" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:left w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001D07E0" w:rsidP="001D07E0">
+              <w:p w14:paraId="5DAB2ACA" w14:textId="77777777" w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001D07E0" w:rsidP="001D07E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001D07E0">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="10"/>
             </w:rPr>
             <w:id w:val="466394679"/>
             <w:placeholder>
               <w:docPart w:val="9902B8FE65A7454389216F20978D7286"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="538" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:left w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001D07E0" w:rsidP="005A2797">
+              <w:p w14:paraId="0A958198" w14:textId="77777777" w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001D07E0" w:rsidP="005A2797">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001D07E0">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="10"/>
             </w:rPr>
             <w:id w:val="-580754654"/>
             <w:placeholder>
               <w:docPart w:val="6266D3948BF1407B9641C5E9DAAB0AD6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="538" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:left w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001D07E0" w:rsidP="005A2797">
+              <w:p w14:paraId="24996183" w14:textId="77777777" w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001D07E0" w:rsidP="005A2797">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001D07E0">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="10"/>
             </w:rPr>
             <w:id w:val="2035303762"/>
             <w:placeholder>
               <w:docPart w:val="69F3CC5B81AE4AAB91962DD0487FA605"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="538" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:left w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                   <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001D07E0" w:rsidP="005A2797">
+              <w:p w14:paraId="2B3EA865" w14:textId="77777777" w:rsidR="001D07E0" w:rsidRPr="005A2797" w:rsidRDefault="001D07E0" w:rsidP="005A2797">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001D07E0">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005477AD" w:rsidRPr="005A2797" w:rsidTr="00135B99">
+      <w:tr w:rsidR="005477AD" w:rsidRPr="005A2797" w14:paraId="175BBA5C" w14:textId="77777777" w:rsidTr="00135B99">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005477AD" w:rsidRPr="005477AD" w:rsidRDefault="005477AD" w:rsidP="005477AD">
+          <w:p w14:paraId="29720CA4" w14:textId="77777777" w:rsidR="005477AD" w:rsidRPr="005477AD" w:rsidRDefault="005477AD" w:rsidP="005477AD">
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Remarques / Compléments : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="730425791"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="8B419D4DC9EB4C0BBBC6177838D9E1AF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000A7F78">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D2899" w:rsidRPr="000D2899" w:rsidRDefault="000D2899">
+    <w:p w14:paraId="3509198A" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="000D2899" w:rsidRDefault="000D2899">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5005" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="764"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1214"/>
+        <w:gridCol w:w="671"/>
+        <w:gridCol w:w="604"/>
+        <w:gridCol w:w="6096"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1557"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A2797" w:rsidRPr="001B22F4" w:rsidTr="005A2797">
-[...26 lines deleted...]
-      <w:tr w:rsidR="00E72155" w:rsidTr="00E72155">
+      <w:tr w:rsidR="00D4000F" w14:paraId="4C2F0B88" w14:textId="77777777" w:rsidTr="00445B71">
         <w:trPr>
-          <w:trHeight w:val="110"/>
+          <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="329" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00D57DA6" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+          <w:p w14:paraId="56E4B2E2" w14:textId="77777777" w:rsidR="00D4000F" w:rsidRPr="00445B71" w:rsidRDefault="00D4000F" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk221101333"/>
+            <w:r w:rsidRPr="00445B71">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Votre choix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1793" w:type="pct"/>
-[...204 lines deleted...]
-            <w:tcW w:w="1129" w:type="pct"/>
+            <w:tcW w:w="3283" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+          <w:p w14:paraId="3E8132FB" w14:textId="7C59892D" w:rsidR="00D4000F" w:rsidRPr="00445B71" w:rsidRDefault="00D4000F" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>chf</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445B71">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Réf – Articles – Dimensions extérieures (Hauteur x largeur x Epaisseur) mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="060E591B" w14:textId="36A5D6CE" w:rsidR="00D4000F" w:rsidRPr="00445B71" w:rsidRDefault="00D4000F" w:rsidP="00E72155">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8F418D" w14:textId="77777777" w:rsidR="00D4000F" w:rsidRPr="00445B71" w:rsidRDefault="00D4000F" w:rsidP="00E72155">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445B71">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Prix CHF TTC matériel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB6783A" w14:textId="34D284CE" w:rsidR="00D4000F" w:rsidRPr="00445B71" w:rsidRDefault="00D4000F" w:rsidP="00E72155">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445B71">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Prix CHF TTC Livraison + Installation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72155" w:rsidTr="007D70C7">
+      <w:tr w:rsidR="00517422" w14:paraId="400B452C" w14:textId="77777777" w:rsidTr="00445B71">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="891"/>
+          <w:trHeight w:val="805"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:id w:val="-2001498885"/>
-            <w:lock w:val="sdtLocked"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="374" w:type="pct"/>
+                <w:tcW w:w="329" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00E72155" w:rsidRPr="00066438" w:rsidRDefault="00030553" w:rsidP="00E72155">
+              <w:p w14:paraId="6FF93182" w14:textId="04ED4451" w:rsidR="00517422" w:rsidRPr="00066438" w:rsidRDefault="00C52699" w:rsidP="00E72155">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="pct"/>
+            <w:tcW w:w="296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00C6070A" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+          <w:p w14:paraId="45ED4009" w14:textId="21C81492" w:rsidR="00517422" w:rsidRPr="00C6070A" w:rsidRDefault="00517422" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0094461C">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="fr-CH"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1175981B" wp14:editId="67590751">
-[...2 lines deleted...]
-                  <wp:docPr id="4291" name="Image 29" descr="RÃ©sultat de recherche d'images pour &quot;boÃ®te Ã  clÃ©s Ã  code maxi&quot;&quot;"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C9EC60" wp14:editId="19EA8577">
+                  <wp:extent cx="282489" cy="409575"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                  <wp:docPr id="1" name="Image 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4291" name="Image 29" descr="RÃ©sultat de recherche d'images pour &quot;boÃ®te Ã  clÃ©s Ã  code maxi&quot;&quot;"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8" cstate="print">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
-                          <a:xfrm>
+                        <pic:spPr>
+                          <a:xfrm flipH="1">
                             <a:off x="0" y="0"/>
-                            <a:ext cx="591458" cy="604248"/>
+                            <a:ext cx="291767" cy="423027"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...3 lines deleted...]
-                          <a:extLst/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="pct"/>
+            <w:tcW w:w="2987" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00D57DA6" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+          <w:p w14:paraId="21D7D71C" w14:textId="7E21CBD7" w:rsidR="00517422" w:rsidRDefault="00517422" w:rsidP="00517422">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.04.0000.0.FER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MasterLock 5401</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(nbre de clés</w:t>
+            </w:r>
+            <w:r w:rsidR="00D4000F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>118</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A1474E" w14:textId="5A78A4F6" w:rsidR="000809AF" w:rsidRDefault="000809AF" w:rsidP="00517422">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Combinaison à mollettes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DE05CB0" w14:textId="2F3DD21D" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="00517422" w:rsidP="00517422">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0350AC99" w14:textId="0406E591" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="00517422" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D57DA6">
-[...18 lines deleted...]
-          <w:p w:rsidR="00E72155" w:rsidRPr="00D57DA6" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FA2932" w14:textId="3210F5DA" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="00517422" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D57DA6">
-[...108 lines deleted...]
-            <w:r w:rsidRPr="00D57DA6">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72155" w:rsidTr="007D70C7">
+      <w:tr w:rsidR="00517422" w14:paraId="513AC9C6" w14:textId="77777777" w:rsidTr="00445B71">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="763"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
-            <w:id w:val="-778020355"/>
-            <w:lock w:val="sdtLocked"/>
+            <w:id w:val="-983543355"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="374" w:type="pct"/>
+                <w:tcW w:w="329" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00E72155" w:rsidRPr="00066438" w:rsidRDefault="00030553" w:rsidP="00E72155">
+              <w:p w14:paraId="0B6989F2" w14:textId="745AEA80" w:rsidR="00517422" w:rsidRPr="00066438" w:rsidRDefault="00C52699" w:rsidP="00E72155">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="pct"/>
+            <w:tcW w:w="296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00C6070A" w:rsidRDefault="00E72155" w:rsidP="00E72155">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6ADDBE09" w14:textId="04AD0715" w:rsidR="00517422" w:rsidRPr="00C6070A" w:rsidRDefault="00517422" w:rsidP="00517422">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="fr-CH"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D7AA184" wp14:editId="44931ECB">
-[...2 lines deleted...]
-                  <wp:docPr id="4292" name="Image 2"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CF55CD5" wp14:editId="6BF75E06">
+                  <wp:extent cx="294640" cy="518795"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="3" name="Image 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4292" name="Image 2"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9" cstate="print">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="665938" cy="663346"/>
+                            <a:ext cx="294640" cy="518795"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...3 lines deleted...]
-                          <a:extLst/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="pct"/>
+            <w:tcW w:w="2987" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00D57DA6" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+          <w:p w14:paraId="40237184" w14:textId="0B3268C2" w:rsidR="00517422" w:rsidRDefault="00517422" w:rsidP="00517422">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.04.0001.0.FER </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MasterLock 5400</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(nbre de clés</w:t>
+            </w:r>
+            <w:r w:rsidR="00D4000F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>84</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D7160D" w14:textId="77777777" w:rsidR="000809AF" w:rsidRDefault="000809AF" w:rsidP="000809AF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Combinaison à mollettes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D50531" w14:textId="6F2167F8" w:rsidR="00D4000F" w:rsidRPr="00D4000F" w:rsidRDefault="00D4000F" w:rsidP="00D4000F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ux barreaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B34FA53" w14:textId="1739D7F2" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="00517422" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D57DA6">
-[...18 lines deleted...]
-          <w:p w:rsidR="00E72155" w:rsidRPr="00D57DA6" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A740D9A" w14:textId="493FC43F" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="00517422" w:rsidP="00BB442C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D57DA6">
-[...107 lines deleted...]
-              <w:t>50.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D07E0" w:rsidTr="001D07E0">
+      <w:tr w:rsidR="00517422" w14:paraId="010EE64D" w14:textId="77777777" w:rsidTr="00445B71">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1460"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="856"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
-            <w:id w:val="-1838143675"/>
-            <w:lock w:val="sdtLocked"/>
+            <w:id w:val="2051643947"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="374" w:type="pct"/>
+                <w:tcW w:w="329" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="001D07E0" w:rsidRPr="00066438" w:rsidRDefault="001D07E0" w:rsidP="00E72155">
+              <w:p w14:paraId="575BA272" w14:textId="7C70D7AE" w:rsidR="00517422" w:rsidRPr="00066438" w:rsidRDefault="00C52699" w:rsidP="00E72155">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="pct"/>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D07E0" w:rsidRPr="00C6070A" w:rsidRDefault="001D07E0" w:rsidP="00E72155">
-            <w:pPr>
+          <w:p w14:paraId="7173D05E" w14:textId="02ED3FAF" w:rsidR="00517422" w:rsidRPr="00C6070A" w:rsidRDefault="00517422" w:rsidP="00A00191">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00517422">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="fr-CH"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="591A9488" wp14:editId="6BC1119A">
-[...2 lines deleted...]
-                  <wp:docPr id="4282" name="Image 15" descr="http://t0.gstatic.com/images?q=tbn%3AANd9GcSvcjx70rl6QmJ-RekMF-6KO30RmEOaXQ8nogUY3cLzq6jw-ypm1PGNFORmPZJrx2y4d2oCBwg&amp;usqp=CAc"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62B0C615" wp14:editId="32AC0599">
+                  <wp:extent cx="294640" cy="402590"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="Image 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4282" name="Image 15" descr="http://t0.gstatic.com/images?q=tbn%3AANd9GcSvcjx70rl6QmJ-RekMF-6KO30RmEOaXQ8nogUY3cLzq6jw-ypm1PGNFORmPZJrx2y4d2oCBwg&amp;usqp=CAc"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10" cstate="print">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="392846" cy="816714"/>
+                            <a:ext cx="294640" cy="402590"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...3 lines deleted...]
-                          <a:extLst/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="pct"/>
+            <w:tcW w:w="2987" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D07E0" w:rsidRPr="00D57DA6" w:rsidRDefault="001D07E0" w:rsidP="00E72155">
+          <w:p w14:paraId="039E36BC" w14:textId="1D3067AE" w:rsidR="00517422" w:rsidRDefault="00517422" w:rsidP="00517422">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.04.0002.0.FER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MasterLock Maxi 5403</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(nbre de </w:t>
+            </w:r>
+            <w:r w:rsidR="00D4000F" w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>clés :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>145</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>105</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C59A88" w14:textId="77777777" w:rsidR="000809AF" w:rsidRDefault="000809AF" w:rsidP="000809AF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Combinaison à mollettes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04C65B98" w14:textId="70451D71" w:rsidR="00D4000F" w:rsidRPr="00D57DA6" w:rsidRDefault="00D4000F" w:rsidP="00517422">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B47B88" w14:textId="3F52D74F" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="00517422" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF3FBC7" w14:textId="3DFD551F" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="00517422" w:rsidP="00E72155">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00517422" w14:paraId="0F7AFB9A" w14:textId="77777777" w:rsidTr="00445B71">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="70" w:type="dxa"/>
+            <w:right w:w="70" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="855"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
+            </w:rPr>
+            <w:id w:val="-2048051499"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="329" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3A71BC75" w14:textId="5A0FC567" w:rsidR="00517422" w:rsidRPr="00066438" w:rsidRDefault="00C52699" w:rsidP="00E72155">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3857A128" w14:textId="3CBADB72" w:rsidR="00517422" w:rsidRPr="00C6070A" w:rsidRDefault="00D4000F" w:rsidP="00A00191">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4000F">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="678175EF" wp14:editId="68935F65">
+                  <wp:extent cx="361315" cy="428283"/>
+                  <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                  <wp:docPr id="5" name="Image 5"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="361562" cy="428576"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2987" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF9CD2E" w14:textId="7223E679" w:rsidR="00517422" w:rsidRDefault="00D4000F" w:rsidP="005726D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.04.0005.0.FER - </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D57DA6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>MasterLock 5425</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001D07E0" w:rsidRPr="00D57DA6" w:rsidRDefault="001D07E0" w:rsidP="00E72155">
+              <w:t>MasterLock 54</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23D - (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nbre de clés : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="005726D8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>120x79x52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19AC6061" w14:textId="664DAE49" w:rsidR="000809AF" w:rsidRDefault="00345295" w:rsidP="005726D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54D8B993" wp14:editId="753CB97D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2250440</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>34925</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="695325" cy="247650"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Rectangle : coins arrondis 2"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="695325" cy="247650"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent2"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent2"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="16E7B9EE" w14:textId="4CD20D10" w:rsidR="00345295" w:rsidRPr="00345295" w:rsidRDefault="00345295" w:rsidP="00345295">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00345295">
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>PROMO</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:roundrect w14:anchorId="54D8B993" id="Rectangle : coins arrondis 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:177.2pt;margin-top:2.75pt;width:54.75pt;height:19.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcWnmoWAIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X514SbsGcYqgRYcB&#10;RRu0HXpWZCkxJosapcTOfv0o2XG7LqdhF5kU+filR8+v2tqwvUJfgS34+GzEmbISyspuCv79+fbT&#10;F858ELYUBqwq+EF5frX4+GHeuJnKYQumVMgoiPWzxhV8G4KbZZmXW1ULfwZOWTJqwFoEUnGTlSga&#10;il6bLB+NzrMGsHQIUnlPtzedkS9SfK2VDA9aexWYKTjVFtKJ6VzHM1vMxWyDwm0r2Zch/qGKWlSW&#10;kg6hbkQQbIfVX6HqSiJ40OFMQp2B1pVUqQfqZjx6183TVjiVeqHheDeMyf+/sPJ+/+RWSGNonJ95&#10;EmMXrcY6fqk+1qZhHYZhqTYwSZfnl9PP+ZQzSaZ8cnE+TcPMXsEOffiqoGZRKDjCzpaP9CBpTmJ/&#10;5wNlJf+jHymvNSQpHIyKZRj7qDSrSsqaJ3Sih7o2yPaCHlZIqWzI42NSvOQdYboyZgCOTwFNGPeg&#10;3jfCVKLNABydAv6ZcUCkrGDDAK4rC3gqQPljyNz5H7vveo7th3bd9u+yhvKwQobQ8dc7eVvRUO+E&#10;DyuBRFiiNi1heKBDG2gKDr3E2Rbw16n76E88IitnDS1Awf3PnUDFmflmiWGX48kkbkxSJtOLnBR8&#10;a1m/tdhdfQ30FGNadyeTGP2DOYoaoX6hXV3GrGQSVlLugsuAR+U6dItJ2y7VcpncaEucCHf2yckY&#10;PA448uW5fRHoemYFouQ9HJdFzN5xq/ONSAvLXQBdJeLFEXdz7UdPG5b40/8N4gq/1ZPX6z9r8RsA&#10;AP//AwBQSwMEFAAGAAgAAAAhABCF+6HiAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SFxQ60CTCkKcih9BT5VoKVTcnNjEEfE6sp025elZTnCb1Yxmvi0Wo+3YXvvQOhRwOU2A&#10;aaydarERsH19mlwDC1Gikp1DLeCoAyzK05NC5sodcK33m9gwKsGQSwEmxj7nPNRGWxmmrtdI3qfz&#10;VkY6fcOVlwcqtx2/SpI5t7JFWjCy1w9G11+bwQpQ27fV8ngxPL48J/fm+2Pn31e7Sojzs/HuFljU&#10;Y/wLwy8+oUNJTJUbUAXWCZhlaUpRAVkGjPx0PrsBVpFIM+Blwf8/UP4AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAHFp5qFgCAAD7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAEIX7oeIAAAAIAQAADwAAAAAAAAAAAAAAAACyBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#ed7d31 [3205]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="16E7B9EE" w14:textId="4CD20D10" w:rsidR="00345295" w:rsidRPr="00345295" w:rsidRDefault="00345295" w:rsidP="00345295">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00345295">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>PROMO</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="000809AF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Combinaison à touches</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14CE4E68" w14:textId="4E357106" w:rsidR="005726D8" w:rsidRPr="00D57DA6" w:rsidRDefault="005726D8" w:rsidP="005726D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B41B33C" w14:textId="77777777" w:rsidR="00517422" w:rsidRPr="00345295" w:rsidRDefault="005726D8" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:strike/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00345295">
+              <w:rPr>
+                <w:strike/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>75.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A29B36" w14:textId="08F5E83E" w:rsidR="00345295" w:rsidRPr="00D57DA6" w:rsidRDefault="00345295" w:rsidP="00E72155">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E293FA1" w14:textId="6523CA90" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="005726D8" w:rsidP="00E72155">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00517422" w14:paraId="045D30C9" w14:textId="77777777" w:rsidTr="00445B71">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="70" w:type="dxa"/>
+            <w:right w:w="70" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="415"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
+            </w:rPr>
+            <w:id w:val="-1188819063"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="329" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="33A5C5C1" w14:textId="6ADAE1D7" w:rsidR="00517422" w:rsidRPr="00066438" w:rsidRDefault="00C52699" w:rsidP="00E72155">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A05647" w14:textId="3ECDE8A3" w:rsidR="00517422" w:rsidRPr="00C6070A" w:rsidRDefault="000809AF" w:rsidP="00E72155">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000809AF">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C629D5D" wp14:editId="6E3BE50E">
+                  <wp:extent cx="294640" cy="575310"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="9" name="Image 9"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="294640" cy="575310"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2987" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8713D8" w14:textId="4B2A55E6" w:rsidR="000809AF" w:rsidRDefault="000809AF" w:rsidP="000809AF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57DA6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Digital avec éclairage</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001D07E0" w:rsidRPr="00D57DA6" w:rsidRDefault="001D07E0" w:rsidP="00E72155">
+              <w:t>12.04.000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.0.FER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MasterLock 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">425D - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(nbre de clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00435605">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>126x72x52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B110B26" w14:textId="74C5A7BD" w:rsidR="000809AF" w:rsidRDefault="000809AF" w:rsidP="000809AF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Combinaison à mollettes rétroéclairées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F6D65E1" w14:textId="57E5AE29" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="000809AF" w:rsidP="000809AF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EA2341" w14:textId="5151A525" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="000809AF" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D57DA6">
-[...6 lines deleted...]
-          <w:p w:rsidR="001D07E0" w:rsidRPr="00D57DA6" w:rsidRDefault="001D07E0" w:rsidP="00E72155">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B576F80" w14:textId="66D73A17" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="000809AF" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D57DA6">
-[...94 lines deleted...]
-            <w:r w:rsidRPr="00D57DA6">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72155" w:rsidTr="007D70C7">
+      <w:tr w:rsidR="00517422" w14:paraId="1DC5C36B" w14:textId="77777777" w:rsidTr="00445B71">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
-            <w:id w:val="-1695213879"/>
-            <w:lock w:val="sdtLocked"/>
+            <w:id w:val="278377880"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="374" w:type="pct"/>
+                <w:tcW w:w="329" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00E72155" w:rsidRPr="00066438" w:rsidRDefault="00030553" w:rsidP="00E72155">
+              <w:p w14:paraId="7AFD907A" w14:textId="7DDB945E" w:rsidR="00517422" w:rsidRPr="00066438" w:rsidRDefault="00435605" w:rsidP="00E72155">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="pct"/>
+            <w:tcW w:w="296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00C6070A" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+          <w:p w14:paraId="6C9C8710" w14:textId="5D5D2DF4" w:rsidR="00517422" w:rsidRPr="00C6070A" w:rsidRDefault="00435605" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00435605">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="fr-CH"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="026C6D92" wp14:editId="14B41F6E">
-[...2 lines deleted...]
-                  <wp:docPr id="4283" name="Image 29" descr="RÃ©sultat de recherche d'images pour &quot;boÃ®te Ã  clÃ©s Ã  code maxi&quot;&quot;"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AB8DD7A" wp14:editId="01158A7C">
+                  <wp:extent cx="294640" cy="473075"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                  <wp:docPr id="12" name="Image 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4283" name="Image 29" descr="RÃ©sultat de recherche d'images pour &quot;boÃ®te Ã  clÃ©s Ã  code maxi&quot;&quot;"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="print">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="707970" cy="723472"/>
+                            <a:ext cx="294640" cy="473075"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...3 lines deleted...]
-                          <a:extLst/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="pct"/>
+            <w:tcW w:w="2987" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00D57DA6" w:rsidRDefault="008C3F8D" w:rsidP="00E72155">
+          <w:p w14:paraId="4C790528" w14:textId="08A913DB" w:rsidR="00435605" w:rsidRPr="00D57DA6" w:rsidRDefault="00435605" w:rsidP="00435605">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.04.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.0.</w:t>
+            </w:r>
+            <w:r w:rsidR="00345295">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Rieffel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00250F85">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>KSB-18</w:t>
+            </w:r>
+            <w:r w:rsidR="007D5FCD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D70C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(nbre de clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D70C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>122</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A6F3AA" w14:textId="2A75E9D1" w:rsidR="00435605" w:rsidRDefault="00435605" w:rsidP="00435605">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combinaison à touches </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rétroéclairées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BF65CA2" w14:textId="07A0CDAB" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="00435605" w:rsidP="00435605">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="454C9B60" w14:textId="103E3F81" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="00435605" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D57DA6">
-[...12 lines deleted...]
-          <w:p w:rsidR="00E72155" w:rsidRPr="00D57DA6" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>99.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F19AA0" w14:textId="353D07CA" w:rsidR="00517422" w:rsidRPr="00D57DA6" w:rsidRDefault="00435605" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D57DA6">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E72155" w:rsidRPr="00D57DA6" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435605" w14:paraId="0B57AF5C" w14:textId="77777777" w:rsidTr="00445B71">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="70" w:type="dxa"/>
+            <w:right w:w="70" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="629"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
+            </w:rPr>
+            <w:id w:val="-676419896"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="329" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7A92971E" w14:textId="5A535674" w:rsidR="00435605" w:rsidRPr="00066438" w:rsidRDefault="00435605" w:rsidP="00E72155">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BC47AB" w14:textId="313ED06B" w:rsidR="00435605" w:rsidRPr="00C6070A" w:rsidRDefault="00445B71" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-            <w:tcW w:w="788" w:type="pct"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445B71">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51CE721C" wp14:editId="77FC82D2">
+                  <wp:extent cx="294640" cy="474980"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                  <wp:docPr id="6" name="Image 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId15"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="294640" cy="474980"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2987" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00D57DA6" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+          <w:p w14:paraId="5E306849" w14:textId="14FE14FD" w:rsidR="003F2DD1" w:rsidRPr="00D57DA6" w:rsidRDefault="00345295" w:rsidP="003F2DD1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D9801F5" wp14:editId="6A911586">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2222500</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>139700</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="695325" cy="247650"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="7" name="Rectangle : coins arrondis 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="695325" cy="247650"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent2"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent2"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="034E7809" w14:textId="77777777" w:rsidR="00345295" w:rsidRPr="00345295" w:rsidRDefault="00345295" w:rsidP="00345295">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00345295">
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>PROMO</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:roundrect w14:anchorId="3D9801F5" id="Rectangle : coins arrondis 7" o:spid="_x0000_s1027" style="position:absolute;margin-left:175pt;margin-top:11pt;width:54.75pt;height:19.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/HHf5WwIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whkQFfUUKFWnSZV&#10;LSqd+mwcu0RzfN7ZkLC/fmcTQtfxNO3FufP9Pn9frq7b2rCdQl+BLfhoMORMWQllZV8L/v357tMX&#10;znwQthQGrCr4Xnl+Pf/44apxM5XDBkypkFES62eNK/gmBDfLMi83qhZ+AE5ZMmrAWgRS8TUrUTSU&#10;vTZZPhxOswawdAhSeU+3twcjn6f8WisZHrX2KjBTcOotpBPTuY5nNr8Ss1cUblPJrg3xD13UorJU&#10;tE91K4JgW6z+SlVXEsGDDgMJdQZaV1KlGWia0fDdNKuNcCrNQsvxrl+T/39p5cNu5ZZIa2icn3kS&#10;4xStxjp+qT/WpmXt+2WpNjBJl9PLyed8wpkkUz6+mE7SMrNTsEMfviqoWRQKjrC15RM9SNqT2N37&#10;QFXJ/+hHyqmHJIW9UbENY5+UZlVJVfMUneChbgyynaCHFVIqG/L4mJQveccwXRnTB47OBZow6oI6&#10;3ximEmz6wOG5wD8r9hGpKtjQB9eVBTyXoPzRVz74H6c/zBzHD+26paGJVbHHeLOGcr9EhnCAsXfy&#10;rqLd3gsflgIJt4Rw4mJ4pEMbaAoOncTZBvDXufvoT3AiK2cN8aDg/udWoOLMfLMEtMvReByJk5Tx&#10;5CInBd9a1m8tdlvfAL3IiFjvZBKjfzBHUSPUL0TZRaxKJmEl1S64DHhUbsKBn0R6qRaL5EZkcSLc&#10;25WTMXncc4TNc/si0HUAC4TMBzhyRszeQezgGyMtLLYBdJXwd9pr9wJEtASj7qcQmfxWT16nX9f8&#10;NwAAAP//AwBQSwMEFAAGAAgAAAAhACscQZbjAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SFxQazeQCkI2FT+CnirRUqi4ObGJI2I7ip025elZTnAarWY0+02+GG3L9roPjXcI&#10;s6kApl3lVeNqhO3r0+QaWIjSKdl6pxGOOsCiOD3JZab8wa31fhNrRiUuZBLBxNhlnIfKaCvD1Hfa&#10;kffpeysjnX3NVS8PVG5bnggx51Y2jj4Y2ekHo6uvzWAR1PZttTxeDI8vz+LefH/s+vfVrkQ8Pxvv&#10;boFFPca/MPziEzoUxFT6wanAWoTLVNCWiJAkpBS4Sm9SYCXCfCaAFzn/v6D4AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAD8cd/lbAgAAAgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACscQZbjAAAACQEAAA8AAAAAAAAAAAAAAAAAtQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#ed7d31 [3205]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="034E7809" w14:textId="77777777" w:rsidR="00345295" w:rsidRPr="00345295" w:rsidRDefault="00345295" w:rsidP="00345295">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00345295">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>PROMO</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="003F2DD1" w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.04.00</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2DD1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2DD1" w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.0.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RIE</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2DD1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Rieffel</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2DD1" w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2DD1" w:rsidRPr="00250F85">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>KSB-</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2DD1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L- </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2DD1" w:rsidRPr="007D70C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(nbre de clés</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2DD1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2DD1" w:rsidRPr="007D70C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: 4)</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2DD1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2DD1" w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00445B71">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36x84x50</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C4F4B7" w14:textId="75EA8720" w:rsidR="00435605" w:rsidRDefault="003F2DD1" w:rsidP="00345295">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combinaison à </w:t>
+            </w:r>
+            <w:r w:rsidR="001006C3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>mollettes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26164902" w14:textId="7FECF555" w:rsidR="001006C3" w:rsidRPr="00345295" w:rsidRDefault="001006C3" w:rsidP="00345295">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8A987B" w14:textId="77777777" w:rsidR="00435605" w:rsidRPr="00345295" w:rsidRDefault="00445B71" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00E72155" w:rsidRPr="00D57DA6" w:rsidRDefault="001D07E0" w:rsidP="00E72155">
+                <w:strike/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00345295">
+              <w:rPr>
+                <w:strike/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FFB9C0E" w14:textId="4C13EA35" w:rsidR="00345295" w:rsidRPr="00D57DA6" w:rsidRDefault="00345295" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D57DA6">
-[...10 lines deleted...]
-            <w:tcW w:w="916" w:type="pct"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00D57DA6" w:rsidRDefault="00E72155" w:rsidP="00E72155">
+          <w:p w14:paraId="329EA61F" w14:textId="20A022EC" w:rsidR="00435605" w:rsidRPr="00D57DA6" w:rsidRDefault="00445B71" w:rsidP="00E72155">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D57DA6">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00D57DA6">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w:rsidR="000D2899" w:rsidRDefault="000D2899">
+    <w:p w14:paraId="062533BD" w14:textId="77777777" w:rsidR="000D2899" w:rsidRDefault="000D2899">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="5091"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D70C7" w:rsidRPr="00E72155" w:rsidTr="007D70C7">
+      <w:tr w:rsidR="007D70C7" w:rsidRPr="00E72155" w14:paraId="49CE0823" w14:textId="77777777" w:rsidTr="00235F40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D70C7" w:rsidRPr="004650BD" w:rsidRDefault="004650BD" w:rsidP="007D70C7">
+          <w:p w14:paraId="5C3E8D49" w14:textId="77777777" w:rsidR="007D70C7" w:rsidRPr="004650BD" w:rsidRDefault="004650BD" w:rsidP="007D70C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004650BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date et signature du client-e / contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D70C7" w:rsidRPr="00E72155" w:rsidRDefault="007D70C7" w:rsidP="007D70C7">
+          <w:p w14:paraId="66BF0920" w14:textId="77777777" w:rsidR="007D70C7" w:rsidRPr="00E72155" w:rsidRDefault="007D70C7" w:rsidP="007D70C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cadre réservé CMS +</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004650BD" w:rsidRPr="005477AD" w:rsidTr="004650BD">
+      <w:tr w:rsidR="004650BD" w:rsidRPr="005477AD" w14:paraId="7D66CF4A" w14:textId="77777777" w:rsidTr="004650BD">
         <w:trPr>
           <w:trHeight w:val="835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="005477AD" w:rsidRDefault="004650BD" w:rsidP="00CA2CA1"/>
+          <w:p w14:paraId="001AF5B2" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="005477AD" w:rsidRDefault="004650BD" w:rsidP="00CA2CA1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="004650BD" w:rsidRDefault="004650BD" w:rsidP="00CA2CA1">
+          <w:p w14:paraId="25504C03" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004650BD" w:rsidRDefault="004650BD" w:rsidP="00CA2CA1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004650BD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Installé le………………………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004650BD" w:rsidRPr="004650BD" w:rsidRDefault="004650BD" w:rsidP="00CA2CA1">
-[...6 lines deleted...]
-          <w:p w:rsidR="004650BD" w:rsidRPr="007D70C7" w:rsidRDefault="004650BD" w:rsidP="007B3849">
+          <w:p w14:paraId="1480D839" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004650BD" w:rsidRDefault="004650BD" w:rsidP="00CA2CA1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF3CF5C" w14:textId="74FA3AA6" w:rsidR="004650BD" w:rsidRPr="007D70C7" w:rsidRDefault="004650BD" w:rsidP="007B3849">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004650BD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Par</w:t>
             </w:r>
             <w:r>
-              <w:t>……………………………………………………………………………</w:t>
+              <w:t>……………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E72155" w:rsidRPr="005477AD" w:rsidRDefault="00E72155">
+    <w:p w14:paraId="6C2B4609" w14:textId="77777777" w:rsidR="00E72155" w:rsidRPr="005477AD" w:rsidRDefault="00E72155">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D2899" w:rsidTr="000C5C9C">
+      <w:tr w:rsidR="000D2899" w14:paraId="2B168000" w14:textId="77777777" w:rsidTr="000C5C9C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="000C5C9C" w:rsidRDefault="000D2899" w:rsidP="005477AD">
+          <w:p w14:paraId="532AC6B9" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="000C5C9C" w:rsidRDefault="000D2899" w:rsidP="005477AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5C9C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Conditions</w:t>
             </w:r>
             <w:r w:rsidR="00E64825" w:rsidRPr="000C5C9C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> générales</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5C9C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> de vente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2899" w:rsidTr="000D2899">
+      <w:tr w:rsidR="000D2899" w14:paraId="43DFF0D4" w14:textId="77777777" w:rsidTr="000D2899">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="005477AD" w:rsidRDefault="005477AD" w:rsidP="00135B99">
+          <w:p w14:paraId="19393CD8" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="005477AD" w:rsidRDefault="005477AD" w:rsidP="002B2B15">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005477AD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CMS+ se dégage de toute responsabilité en cas de vol ou de détériotati</w:t>
             </w:r>
             <w:r w:rsidR="00135B99">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">on d'un coffre à clés collée sur </w:t>
+              <w:t xml:space="preserve">on d'un coffre à clés collé sur </w:t>
             </w:r>
             <w:r w:rsidRPr="005477AD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>demande expresse du/de la client/e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3849" w:rsidRPr="007B3849" w:rsidTr="000D2899">
+      <w:tr w:rsidR="007B3849" w:rsidRPr="007B3849" w14:paraId="4653B654" w14:textId="77777777" w:rsidTr="000D2899">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007B3849" w:rsidRPr="007B3849" w:rsidRDefault="007B3849" w:rsidP="007B3849">
+          <w:p w14:paraId="0126BE00" w14:textId="77777777" w:rsidR="007B3849" w:rsidRPr="007B3849" w:rsidRDefault="007B3849" w:rsidP="007B3849">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B3849">
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>DOCUMENT A SCANNER AU CMS DEMANDEUR OU A SECUTEL CENTRE APRES INSTALLATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00865888" w:rsidRPr="007D70C7" w:rsidRDefault="00865888" w:rsidP="00865888">
+    <w:p w14:paraId="1486946E" w14:textId="77777777" w:rsidR="00865888" w:rsidRPr="007D70C7" w:rsidRDefault="00865888" w:rsidP="00865888">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="000D2899" w:rsidRPr="00A3028B" w:rsidRDefault="00365B97" w:rsidP="00EF57D8">
+    <w:p w14:paraId="09F8EBB9" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="00A3028B" w:rsidRDefault="00365B97" w:rsidP="00EF57D8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00AA0F9E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DEMANDE DE</w:t>
       </w:r>
       <w:r w:rsidR="00192FFB" w:rsidRPr="00A3028B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00192FFB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>COFFRE A CLES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B3849" w:rsidRPr="00B52C68" w:rsidRDefault="007B3849" w:rsidP="007B3849">
+    <w:p w14:paraId="2D77CEAE" w14:textId="77777777" w:rsidR="007B3849" w:rsidRPr="00B52C68" w:rsidRDefault="007B3849" w:rsidP="007B3849">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52C68">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Prière de remplir toutes les rubriques - tout formulaire incomplet vous sera retourné en vous demandant des précisions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D2899" w:rsidRDefault="000D2899" w:rsidP="000D2899">
+    <w:p w14:paraId="6840C512" w14:textId="77777777" w:rsidR="000D2899" w:rsidRDefault="000D2899" w:rsidP="000D2899">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2899">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>version imprimable</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2899">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> retourner à </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2899">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00365B97">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="20"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>cms.plus@avasad.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D2899" w:rsidRPr="00365B97" w:rsidRDefault="000D2899">
+    <w:p w14:paraId="17D537E8" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="00365B97" w:rsidRDefault="000D2899">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2548"/>
         <w:gridCol w:w="2548"/>
         <w:gridCol w:w="2549"/>
         <w:gridCol w:w="2549"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D2899" w:rsidTr="00C23E78">
+      <w:tr w:rsidR="000D2899" w14:paraId="2591E8B0" w14:textId="77777777" w:rsidTr="00C23E78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
+          <w:p w14:paraId="69CE7620" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de la demande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
+          <w:p w14:paraId="3096A854" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Demande faite par</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
+          <w:p w14:paraId="1EC47E47" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Votre fonction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
+          <w:p w14:paraId="732D2283" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Votre CMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2899" w:rsidRPr="00365B97" w:rsidTr="00C23E78">
+      <w:tr w:rsidR="000D2899" w:rsidRPr="00365B97" w14:paraId="6B887ECB" w14:textId="77777777" w:rsidTr="00C23E78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
+          <w:p w14:paraId="69986D65" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
+          <w:p w14:paraId="17A9A425" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
+          <w:p w14:paraId="620ADADC" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
+          <w:p w14:paraId="557B0555" w14:textId="77777777" w:rsidR="000D2899" w:rsidRPr="007D70C7" w:rsidRDefault="000D2899" w:rsidP="00C23E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B93C85" w:rsidRPr="00365B97" w:rsidTr="00C57A14">
+      <w:tr w:rsidR="00B93C85" w:rsidRPr="00365B97" w14:paraId="155D4077" w14:textId="77777777" w:rsidTr="00C57A14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B93C85" w:rsidRPr="007D70C7" w:rsidRDefault="00B93C85" w:rsidP="000C5C9C">
+          <w:p w14:paraId="6E7527AE" w14:textId="77777777" w:rsidR="00B93C85" w:rsidRPr="007D70C7" w:rsidRDefault="00B93C85" w:rsidP="000C5C9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Votre email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7646" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00B93C85" w:rsidRPr="007D70C7" w:rsidRDefault="00B93C85" w:rsidP="00C23E78">
+          <w:p w14:paraId="1F803AD2" w14:textId="77777777" w:rsidR="00B93C85" w:rsidRPr="007D70C7" w:rsidRDefault="00B93C85" w:rsidP="00C23E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00365B97" w:rsidRPr="00865888" w:rsidRDefault="00365B97">
+    <w:p w14:paraId="357ED538" w14:textId="77777777" w:rsidR="00365B97" w:rsidRPr="00865888" w:rsidRDefault="00365B97">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="1840"/>
         <w:gridCol w:w="1554"/>
         <w:gridCol w:w="3543"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidTr="00FA085F">
+      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w14:paraId="7E6BE0FE" w14:textId="77777777" w:rsidTr="00FA085F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3263" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="5DC6A3D4" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004920EC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Informations Client-e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> / Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="2887D7BB" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N° MEDLINK </w:t>
             </w:r>
             <w:r w:rsidRPr="004920EC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1547719477"/>
                 <w:placeholder>
                   <w:docPart w:val="5449281CF68A4F3084E9BD6C7D563AB5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006E032B">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez pour entrer texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidTr="000C7FBA">
+      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w14:paraId="293F3EE7" w14:textId="77777777" w:rsidTr="000C7FBA">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="0BA37C18" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nom / Prénom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> client-e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="19DC5619" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="34DFCB75" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nom / Prénom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="088D2132" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidTr="000C7FBA">
+      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w14:paraId="05CE1D77" w14:textId="77777777" w:rsidTr="000C7FBA">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="00A8312B" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="7A5CDF2F" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="00A8312B" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:r w:rsidRPr="004650BD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tél client</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="57EB01EA" w14:textId="77777777" w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="6DB540F3" w14:textId="77777777" w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004650BD">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tél. contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="5D89AD66" w14:textId="77777777" w:rsidR="004650BD" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004650BD" w:rsidRPr="00A8312B" w:rsidTr="000C7FBA">
+      <w:tr w:rsidR="004650BD" w:rsidRPr="00A8312B" w14:paraId="7F4969E9" w14:textId="77777777" w:rsidTr="000C7FBA">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="00A8312B" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="4F4D17ED" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="00A8312B" w:rsidRDefault="001006C3" w:rsidP="000C7FBA">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1339683926"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="004650BD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="004650BD">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D70C7">
+            <w:r w:rsidR="004650BD" w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Propriétaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3749" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="00A8312B" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="5B9BB3B1" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="00A8312B" w:rsidRDefault="001006C3" w:rsidP="000C7FBA">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-784739367"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="004650BD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="004650BD">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D70C7">
+            <w:r w:rsidR="004650BD" w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Locataire </w:t>
             </w:r>
-            <w:r w:rsidRPr="004650BD">
+            <w:r w:rsidR="004650BD" w:rsidRPr="004650BD">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(l’installation </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004650BD">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>nécessite</w:t>
             </w:r>
-            <w:r w:rsidRPr="004650BD">
+            <w:r w:rsidR="004650BD" w:rsidRPr="004650BD">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> une autorisation écrite de la gérance à adresser à </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="004650BD">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="004650BD" w:rsidRPr="004650BD">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>cms.plus@avasad.ch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="004650BD">
+            <w:r w:rsidR="004650BD" w:rsidRPr="004650BD">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidTr="000C7FBA">
+      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w14:paraId="57E6D6AD" w14:textId="77777777" w:rsidTr="000C7FBA">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="3E70FCF7" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Adresse d’installation</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...36 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4027" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA56A2C" w14:textId="4F62A40B" w:rsidR="004650BD" w:rsidRPr="006E032B" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w:rsidTr="000C7FBA">
+      <w:tr w:rsidR="004650BD" w:rsidRPr="004920EC" w14:paraId="541FF7D8" w14:textId="77777777" w:rsidTr="000C7FBA">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004650BD" w:rsidRPr="007D70C7" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+          <w:p w14:paraId="4DC689A2" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="007D70C7" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Adresse de facturation (si différente)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...37 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="549ADD13" w14:textId="163C1F4D" w:rsidR="004650BD" w:rsidRPr="006E032B" w:rsidRDefault="004650BD" w:rsidP="000C7FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004650BD" w:rsidRPr="00135B99" w:rsidRDefault="004650BD">
+    <w:p w14:paraId="6974006B" w14:textId="77777777" w:rsidR="004650BD" w:rsidRPr="00135B99" w:rsidRDefault="004650BD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="1699"/>
         <w:gridCol w:w="2688"/>
         <w:gridCol w:w="1095"/>
         <w:gridCol w:w="1095"/>
         <w:gridCol w:w="1095"/>
         <w:gridCol w:w="1093"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00135B99" w:rsidTr="00F05130">
+      <w:tr w:rsidR="00135B99" w14:paraId="7ACE87A0" w14:textId="77777777" w:rsidTr="00F05130">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2849" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00135B99" w:rsidRPr="007D70C7" w:rsidRDefault="00135B99" w:rsidP="00F05130">
+          <w:p w14:paraId="2240F8BE" w14:textId="77777777" w:rsidR="00135B99" w:rsidRPr="007D70C7" w:rsidRDefault="00135B99" w:rsidP="00F05130">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Emplacement de fixation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2151" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00135B99" w:rsidRPr="007D70C7" w:rsidRDefault="00135B99" w:rsidP="00F05130">
+          <w:p w14:paraId="31934BC5" w14:textId="77777777" w:rsidR="00135B99" w:rsidRPr="007D70C7" w:rsidRDefault="00135B99" w:rsidP="00F05130">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Code initial Coffre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidTr="00F05130">
+      <w:tr w:rsidR="00135B99" w:rsidRPr="005A2797" w14:paraId="31A7A179" w14:textId="77777777" w:rsidTr="00F05130">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="001553E9" w:rsidP="00F05130">
+          <w:p w14:paraId="6035F4C4" w14:textId="77777777" w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="001006C3" w:rsidP="00F05130">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="940723653"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00135B99">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00135B99" w:rsidRPr="005A2797">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00135B99" w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sur une barrière</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="001553E9" w:rsidP="00F05130">
+          <w:p w14:paraId="10FBF5EC" w14:textId="51D0D67F" w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="001006C3" w:rsidP="00F05130">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-680425788"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00135B99">
+                <w:r w:rsidR="00C52699">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00135B99">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00135B99" w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dans une boite aux lettres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="001553E9" w:rsidP="00F05130">
+          <w:p w14:paraId="2D1615BC" w14:textId="77777777" w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="001006C3" w:rsidP="00F05130">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1604451199"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00135B99">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00135B99">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00135B99" w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dans un mur / cadre de porte / poutre / poteau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="00135B99" w:rsidP="00F05130">
+          <w:p w14:paraId="434C8D36" w14:textId="77777777" w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="00135B99" w:rsidP="00F05130">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="00135B99" w:rsidP="00F05130">
+          <w:p w14:paraId="6AD22822" w14:textId="77777777" w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="00135B99" w:rsidP="00F05130">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="00135B99" w:rsidP="00F05130">
+          <w:p w14:paraId="1B5A8030" w14:textId="77777777" w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="00135B99" w:rsidP="00F05130">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="00135B99" w:rsidP="00F05130">
+          <w:p w14:paraId="79F47133" w14:textId="77777777" w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidRDefault="00135B99" w:rsidP="00F05130">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00135B99" w:rsidRPr="005A2797" w:rsidTr="00F05130">
+      <w:tr w:rsidR="00135B99" w:rsidRPr="005A2797" w14:paraId="6891252A" w14:textId="77777777" w:rsidTr="00F05130">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00135B99" w:rsidRPr="005477AD" w:rsidRDefault="00135B99" w:rsidP="00135B99">
+          <w:p w14:paraId="06EA60D3" w14:textId="77777777" w:rsidR="00135B99" w:rsidRPr="005477AD" w:rsidRDefault="00135B99" w:rsidP="00135B99">
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Remarques / Compléments : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00135B99" w:rsidRPr="00135B99" w:rsidRDefault="00135B99">
+    <w:p w14:paraId="234BA409" w14:textId="77777777" w:rsidR="00135B99" w:rsidRPr="00135B99" w:rsidRDefault="00135B99">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5005" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="764"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1214"/>
+        <w:gridCol w:w="671"/>
+        <w:gridCol w:w="604"/>
+        <w:gridCol w:w="6096"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1547"/>
+        <w:gridCol w:w="10"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E72155" w:rsidRPr="001B22F4" w:rsidTr="00CA2CA1">
-[...27 lines deleted...]
-      <w:tr w:rsidR="00E72155" w:rsidTr="00CA2CA1">
+      <w:tr w:rsidR="005A7292" w14:paraId="690EC7E5" w14:textId="77777777" w:rsidTr="005A7292">
         <w:trPr>
-          <w:trHeight w:val="110"/>
+          <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="329" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="007D70C7" w:rsidRDefault="00E72155" w:rsidP="00CA2CA1">
+          <w:p w14:paraId="26A36074" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00445B71" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445B71">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Votre choix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1793" w:type="pct"/>
-[...190 lines deleted...]
-            <w:tcW w:w="1129" w:type="pct"/>
+            <w:tcW w:w="3283" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRDefault="00E72155" w:rsidP="00CA2CA1">
+          <w:p w14:paraId="64B7FD7B" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00445B71" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>chf</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445B71">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Réf – Articles – Dimensions extérieures (Hauteur x largeur x Epaisseur) mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0184527F" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00445B71" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5D7A73" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00445B71" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445B71">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Prix CHF TTC matériel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="392F5CFA" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00445B71" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445B71">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Prix CHF TTC Livraison + Installation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72155" w:rsidTr="00CA2CA1">
+      <w:tr w:rsidR="005A7292" w14:paraId="7A5D350C" w14:textId="77777777" w:rsidTr="005A7292">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1074"/>
+          <w:trHeight w:val="805"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
-            <w:id w:val="1883288273"/>
+            <w:id w:val="-118383075"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="374" w:type="pct"/>
+                <w:tcW w:w="329" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00E72155" w:rsidRPr="00066438" w:rsidRDefault="00E72155" w:rsidP="00CA2CA1">
+              <w:p w14:paraId="77179DAA" w14:textId="53BF9764" w:rsidR="005A7292" w:rsidRPr="00066438" w:rsidRDefault="00C52699" w:rsidP="00853483">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00066438">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="pct"/>
+            <w:tcW w:w="296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00C6070A" w:rsidRDefault="00E72155" w:rsidP="00CA2CA1">
+          <w:p w14:paraId="60087E2A" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00C6070A" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0094461C">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="fr-CH"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B831A9F" wp14:editId="4FA1218C">
-[...2 lines deleted...]
-                  <wp:docPr id="7" name="Image 29" descr="RÃ©sultat de recherche d'images pour &quot;boÃ®te Ã  clÃ©s Ã  code maxi&quot;&quot;"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B151C0B" wp14:editId="23E1B32E">
+                  <wp:extent cx="282489" cy="409575"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                  <wp:docPr id="11" name="Image 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4291" name="Image 29" descr="RÃ©sultat de recherche d'images pour &quot;boÃ®te Ã  clÃ©s Ã  code maxi&quot;&quot;"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8" cstate="print">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
-                          <a:xfrm>
+                        <pic:spPr>
+                          <a:xfrm flipH="1">
                             <a:off x="0" y="0"/>
-                            <a:ext cx="591458" cy="604248"/>
+                            <a:ext cx="291767" cy="423027"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...3 lines deleted...]
-                          <a:extLst/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="pct"/>
+            <w:tcW w:w="2987" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E7731" w:rsidRPr="007D70C7" w:rsidRDefault="004E7731" w:rsidP="004E7731">
+          <w:p w14:paraId="40DCF164" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.04.0000.0.FER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MasterLock 5401</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(nbre de clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>118</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="772564E3" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Combinaison à mollettes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709C5751" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CEAC32" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D70C7">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E72155" w:rsidRPr="007D70C7" w:rsidRDefault="004E7731" w:rsidP="004E7731">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB0D80C" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D70C7">
-[...108 lines deleted...]
-            <w:r w:rsidRPr="007D70C7">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72155" w:rsidTr="00CA2CA1">
+      <w:tr w:rsidR="005A7292" w14:paraId="229352FE" w14:textId="77777777" w:rsidTr="005A7292">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="763"/>
+        </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
-            <w:id w:val="1713845187"/>
+            <w:id w:val="404651813"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="374" w:type="pct"/>
+                <w:tcW w:w="329" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00E72155" w:rsidRPr="00066438" w:rsidRDefault="00E72155" w:rsidP="00CA2CA1">
+              <w:p w14:paraId="64C914C1" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00066438" w:rsidRDefault="005A7292" w:rsidP="00853483">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00066438">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="pct"/>
+            <w:tcW w:w="296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00C6070A" w:rsidRDefault="00E72155" w:rsidP="00CA2CA1">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="112E12A6" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00C6070A" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="fr-CH"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7390E540" wp14:editId="18B7CFF3">
-[...2 lines deleted...]
-                  <wp:docPr id="8" name="Image 2"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24A3B5D1" wp14:editId="3782DF0E">
+                  <wp:extent cx="294640" cy="518795"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="13" name="Image 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4292" name="Image 2"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9" cstate="print">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="665938" cy="663346"/>
+                            <a:ext cx="294640" cy="518795"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...3 lines deleted...]
-                          <a:extLst/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="pct"/>
+            <w:tcW w:w="2987" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E7731" w:rsidRPr="007D70C7" w:rsidRDefault="004E7731" w:rsidP="004E7731">
+          <w:p w14:paraId="2F8E1850" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.04.0001.0.FER </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MasterLock 5400</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(nbre de clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>84</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79477CC4" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Combinaison à mollettes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="468A64E3" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D4000F" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ux barreaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="464D31B4" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D70C7">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E72155" w:rsidRPr="007D70C7" w:rsidRDefault="004E7731" w:rsidP="004E7731">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A78AD0C" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D70C7">
-[...107 lines deleted...]
-              <w:t>50.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D07E0" w:rsidTr="001D07E0">
+      <w:tr w:rsidR="005A7292" w14:paraId="5FC22EEE" w14:textId="77777777" w:rsidTr="005A7292">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1385"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="856"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
-            <w:id w:val="-16082638"/>
+            <w:id w:val="307744797"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="374" w:type="pct"/>
+                <w:tcW w:w="329" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="001D07E0" w:rsidRPr="00066438" w:rsidRDefault="001D07E0" w:rsidP="00CA2CA1">
+              <w:p w14:paraId="08E3A581" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00066438" w:rsidRDefault="005A7292" w:rsidP="00853483">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00066438">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="pct"/>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D07E0" w:rsidRPr="00C6070A" w:rsidRDefault="001D07E0" w:rsidP="00CA2CA1">
-            <w:pPr>
+          <w:p w14:paraId="2051076E" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00C6070A" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00517422">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="fr-CH"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78E34FA8" wp14:editId="4373E9C0">
-[...2 lines deleted...]
-                  <wp:docPr id="9" name="Image 15" descr="http://t0.gstatic.com/images?q=tbn%3AANd9GcSvcjx70rl6QmJ-RekMF-6KO30RmEOaXQ8nogUY3cLzq6jw-ypm1PGNFORmPZJrx2y4d2oCBwg&amp;usqp=CAc"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32B3E48B" wp14:editId="3A5374C6">
+                  <wp:extent cx="294640" cy="402590"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="22" name="Image 22"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4282" name="Image 15" descr="http://t0.gstatic.com/images?q=tbn%3AANd9GcSvcjx70rl6QmJ-RekMF-6KO30RmEOaXQ8nogUY3cLzq6jw-ypm1PGNFORmPZJrx2y4d2oCBwg&amp;usqp=CAc"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10" cstate="print">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="392846" cy="816714"/>
+                            <a:ext cx="294640" cy="402590"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...3 lines deleted...]
-                          <a:extLst/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="pct"/>
+            <w:tcW w:w="2987" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D07E0" w:rsidRPr="007D70C7" w:rsidRDefault="001D07E0" w:rsidP="004E7731">
+          <w:p w14:paraId="5F96B7F6" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.04.0002.0.FER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MasterLock Maxi 5403</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(nbre de clés : 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>145</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>105</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341C50A1" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Combinaison à mollettes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4DF86C" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73400918" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D70C7">
-[...6 lines deleted...]
-          <w:p w:rsidR="001D07E0" w:rsidRPr="007D70C7" w:rsidRDefault="001D07E0" w:rsidP="004E7731">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA9D0F5" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D70C7">
-[...122 lines deleted...]
-            <w:r w:rsidRPr="007D70C7">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72155" w:rsidTr="00CA2CA1">
+      <w:tr w:rsidR="005A7292" w14:paraId="2104811A" w14:textId="77777777" w:rsidTr="005A7292">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="855"/>
+        </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
-            <w:id w:val="1700583997"/>
+            <w:id w:val="1072856427"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="374" w:type="pct"/>
+                <w:tcW w:w="329" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00E72155" w:rsidRPr="00066438" w:rsidRDefault="00E72155" w:rsidP="00CA2CA1">
+              <w:p w14:paraId="378F37E7" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00066438" w:rsidRDefault="005A7292" w:rsidP="00853483">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="pct"/>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="00C6070A" w:rsidRDefault="00E72155" w:rsidP="00CA2CA1">
-            <w:pPr>
+          <w:p w14:paraId="0C6071C9" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00C6070A" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D4000F">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="fr-CH"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46108408" wp14:editId="02A61282">
-[...2 lines deleted...]
-                  <wp:docPr id="10" name="Image 29" descr="RÃ©sultat de recherche d'images pour &quot;boÃ®te Ã  clÃ©s Ã  code maxi&quot;&quot;"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EB3A653" wp14:editId="3D008230">
+                  <wp:extent cx="361315" cy="428283"/>
+                  <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                  <wp:docPr id="23" name="Image 23"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4283" name="Image 29" descr="RÃ©sultat de recherche d'images pour &quot;boÃ®te Ã  clÃ©s Ã  code maxi&quot;&quot;"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="print">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="707970" cy="723472"/>
+                            <a:ext cx="361562" cy="428576"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...3 lines deleted...]
-                          <a:extLst/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="pct"/>
+            <w:tcW w:w="2987" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004E7731" w:rsidRPr="007D70C7" w:rsidRDefault="004E7731" w:rsidP="004E7731">
+          <w:p w14:paraId="6AF9EFD4" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.04.0005.0.FER - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MasterLock 54</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23D - (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nbre de clés : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 120x79x52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1172809E" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="578F4294" wp14:editId="2DFA0B1F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2250440</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>34925</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="695325" cy="247650"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="8" name="Rectangle : coins arrondis 8"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="695325" cy="247650"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent2"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent2"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="756915CD" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00345295" w:rsidRDefault="005A7292" w:rsidP="005A7292">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00345295">
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>PROMO</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:roundrect w14:anchorId="578F4294" id="Rectangle : coins arrondis 8" o:spid="_x0000_s1028" style="position:absolute;margin-left:177.2pt;margin-top:2.75pt;width:54.75pt;height:19.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEvV60XAIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X514SbsGcYqgRYcB&#10;RRu0HXpWZCkxJosapcTOfv0o2XG7LqdhF1kU+fj56PlVWxu2V+grsAUfn404U1ZCWdlNwb8/3376&#10;wpkPwpbCgFUFPyjPrxYfP8wbN1M5bMGUChk5sX7WuIJvQ3CzLPNyq2rhz8ApS0oNWItAIm6yEkVD&#10;3muT5aPRedYAlg5BKu/p9aZT8kXyr7WS4UFrrwIzBafcQjoxnet4Zou5mG1QuG0l+zTEP2RRi8pS&#10;0MHVjQiC7bD6y1VdSQQPOpxJqDPQupIq1UDVjEfvqnnaCqdSLdQc74Y2+f/nVt7vn9wKqQ2N8zNP&#10;11hFq7GOX8qPtalZh6FZqg1M0uP55fRzPuVMkiqfXJxPUzOzV7BDH74qqFm8FBxhZ8tHGkjqk9jf&#10;+UBRyf5oR8JrDukWDkbFNIx9VJpVJUXNEzrRQ10bZHtBgxVSKhvyOEzyl6wjTFfGDMDxKaAJ4x7U&#10;20aYSrQZgKNTwD8jDogUFWwYwHVlAU85KH8MkTv7Y/VdzbH80K5bKjrW3I9nDeVhhQyho7F38rai&#10;3t4JH1YCibfEcNrF8ECHNtAUHPobZ1vAX6feoz3RibScNbQHBfc/dwIVZ+abJaJdjieTuDhJmEwv&#10;chLwrWb9VmN39TXQRMa09U6ma7QP5njVCPULrewyRiWVsJJiF1wGPArXodtPWnqplstkRsviRLiz&#10;T05G57HPkTbP7YtA1xMsEDPv4bgzYvaOYp1tRFpY7gLoKvEvdrrraz8BWrREo/6nEDf5rZysXn9d&#10;i98AAAD//wMAUEsDBBQABgAIAAAAIQAQhfuh4gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;TsMwEITvSLyDtUhcUOtAkwpCnIofQU+VaClU3JzYxBHxOrKdNuXpWU5wm9WMZr4tFqPt2F770DoU&#10;cDlNgGmsnWqxEbB9fZpcAwtRopKdQy3gqAMsytOTQubKHXCt95vYMCrBkEsBJsY+5zzURlsZpq7X&#10;SN6n81ZGOn3DlZcHKrcdv0qSObeyRVowstcPRtdfm8EKUNu31fJ4MTy+PCf35vtj599Xu0qI87Px&#10;7hZY1GP8C8MvPqFDSUyVG1AF1gmYZWlKUQFZBoz8dD67AVaRSDPgZcH/P1D+AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAS9XrRcAgAAAgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhABCF+6HiAAAACAEAAA8AAAAAAAAAAAAAAAAAtgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#ed7d31 [3205]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="756915CD" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00345295" w:rsidRDefault="005A7292" w:rsidP="005A7292">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00345295">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>PROMO</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Combinaison à touches</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70BCF6C0" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C531D49" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00345295" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:strike/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00345295">
+              <w:rPr>
+                <w:strike/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>75.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B9744F9" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="353DDAED" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A7292" w14:paraId="4DF20E8B" w14:textId="77777777" w:rsidTr="005A7292">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="70" w:type="dxa"/>
+            <w:right w:w="70" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="415"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
+            </w:rPr>
+            <w:id w:val="-700862648"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="329" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="44D99577" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00066438" w:rsidRDefault="005A7292" w:rsidP="00853483">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A47D9F5" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00C6070A" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000809AF">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C89788E" wp14:editId="70E2C6AF">
+                  <wp:extent cx="294640" cy="575310"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="24" name="Image 24"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="294640" cy="575310"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2987" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61818323" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.04.000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.0.FER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MasterLock 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">425D - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(nbre de clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 126x72x52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4090CE93" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Combinaison à mollettes rétroéclairées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E51B6B8" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDB7819" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="519B4D51" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A7292" w14:paraId="4A39BB8F" w14:textId="77777777" w:rsidTr="005A7292">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="70" w:type="dxa"/>
+            <w:right w:w="70" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="629"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
+            </w:rPr>
+            <w:id w:val="-1335069811"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="329" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A24B679" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00066438" w:rsidRDefault="005A7292" w:rsidP="00853483">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7920D7" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00C6070A" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435605">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46ED2561" wp14:editId="12BFD32E">
+                  <wp:extent cx="294640" cy="473075"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                  <wp:docPr id="25" name="Image 25"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="294640" cy="473075"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2987" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEDACA0" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.04.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.0.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RIE - Rieffel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00250F85">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>KSB-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E - </w:t>
+            </w:r>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>MasterLock Maxi 5403</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E72155" w:rsidRPr="007D70C7" w:rsidRDefault="004E7731" w:rsidP="004E7731">
+              <w:t>(nbre de clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D70C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>122</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B044BC5" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combinaison à touches </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rétroéclairées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EDB8FA4" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="482286EE" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>99.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9F3824" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A7292" w14:paraId="33AC1101" w14:textId="77777777" w:rsidTr="005A7292">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="70" w:type="dxa"/>
+            <w:right w:w="70" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="629"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CH"/>
+            </w:rPr>
+            <w:id w:val="885450813"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="329" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="23DD27CE" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00066438" w:rsidRDefault="005A7292" w:rsidP="00853483">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:noProof/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="fr-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="764CCEEB" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00C6070A" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445B71">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6415567D" wp14:editId="21A3DDE4">
+                  <wp:extent cx="294640" cy="474980"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                  <wp:docPr id="26" name="Image 26"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId15"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="294640" cy="474980"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2987" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAAF957" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26843D8F" wp14:editId="3A3A6699">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2222500</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>139700</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="695325" cy="247650"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="10" name="Rectangle : coins arrondis 10"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="695325" cy="247650"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent2"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent2"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="63D73090" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00345295" w:rsidRDefault="005A7292" w:rsidP="005A7292">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00345295">
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>PROMO</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:roundrect w14:anchorId="26843D8F" id="Rectangle : coins arrondis 10" o:spid="_x0000_s1029" style="position:absolute;margin-left:175pt;margin-top:11pt;width:54.75pt;height:19.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDS35Y5XAIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X524SR9BnCJo0WFA&#10;0QZth54VWUqMyaJGKbGzXz9KcZyuy2nYRSZFfnzpo6c3bW3YVqGvwBZ8eDbgTFkJZWVXBf/+ev/l&#10;ijMfhC2FAasKvlOe38w+f5o2bqJyWIMpFTIKYv2kcQVfh+AmWeblWtXCn4FTlowasBaBVFxlJYqG&#10;otcmyweDi6wBLB2CVN7T7d3eyGcpvtZKhietvQrMFJxqC+nEdC7jmc2mYrJC4daV7MoQ/1BFLSpL&#10;SftQdyIItsHqr1B1JRE86HAmoc5A60qq1AN1Mxx86OZlLZxKvdBwvOvH5P9fWPm4fXELpDE0zk88&#10;ibGLVmMdv1Qfa9Owdv2wVBuYpMuL6/F5PuZMkikfXV6M0zCzI9ihD18V1CwKBUfY2PKZHiTNSWwf&#10;fKCs5H/wI+VYQ5LCzqhYhrHPSrOqpKx5Qid6qFuDbCvoYYWUyoY8PibFS94RpitjeuDwFNCEYQfq&#10;fCNMJdr0wMEp4J8Ze0TKCjb04LqygKcClD/6zHv/Q/f7nmP7oV221HTBz2ON8WYJ5W6BDGFPY+/k&#10;fUWzfRA+LAQSb4nhtIvhiQ5toCk4dBJna8Bfp+6jP9GJrJw1tAcF9z83AhVn5pslol0PR6O4OEkZ&#10;jS9zUvC9ZfneYjf1LdCLDGnrnUxi9A/mIGqE+o1Wdh6zkklYSbkLLgMelNuw309aeqnm8+RGy+JE&#10;eLAvTsbgcc6RNq/tm0DXESwQMx/hsDNi8oFie9+ItDDfBNBV4t9xrt0L0KIlGnU/hbjJ7/Xkdfx1&#10;zX4DAAD//wMAUEsDBBQABgAIAAAAIQArHEGW4wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;TsMwEITvSLyDtUhcUGs3kApCNhU/gp4q0VKouDmxiSNiO4qdNuXpWU5wGq1mNPtNvhhty/a6D413&#10;CLOpAKZd5VXjaoTt69PkGliI0inZeqcRjjrAojg9yWWm/MGt9X4Ta0YlLmQSwcTYZZyHymgrw9R3&#10;2pH36XsrI519zVUvD1RuW54IMedWNo4+GNnpB6Orr81gEdT2bbU8XgyPL8/i3nx/7Pr31a5EPD8b&#10;726BRT3GvzD84hM6FMRU+sGpwFqEy1TQloiQJKQUuEpvUmAlwnwmgBc5/7+g+AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDS35Y5XAIAAAIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQArHEGW4wAAAAkBAAAPAAAAAAAAAAAAAAAAALYEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#ed7d31 [3205]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="63D73090" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00345295" w:rsidRDefault="005A7292" w:rsidP="005A7292">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00345295">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>PROMO</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.04.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.0.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RIE - Rieffel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57DA6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00250F85">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>KSB-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L- </w:t>
+            </w:r>
             <w:r w:rsidRPr="007D70C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(nbre de clés: 8)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="788" w:type="pct"/>
+              <w:t>(nbre de clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D70C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36x84x50</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48CBA739" w14:textId="77777777" w:rsidR="001006C3" w:rsidRDefault="001006C3" w:rsidP="001006C3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Combinaison à mollettes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="692C7511" w14:textId="47DB0162" w:rsidR="005A7292" w:rsidRPr="00345295" w:rsidRDefault="001006C3" w:rsidP="001006C3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517422">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fixation m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC1D7E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> boites à lettre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="007D70C7" w:rsidRDefault="00E72155" w:rsidP="00CA2CA1">
+          <w:p w14:paraId="6993EDC2" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00345295" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00E72155" w:rsidRPr="007D70C7" w:rsidRDefault="001D07E0" w:rsidP="00CA2CA1">
+                <w:strike/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00345295">
+              <w:rPr>
+                <w:strike/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B150A7C" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D70C7">
-[...10 lines deleted...]
-            <w:tcW w:w="916" w:type="pct"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E72155" w:rsidRPr="007D70C7" w:rsidRDefault="00E72155" w:rsidP="00CA2CA1">
+          <w:p w14:paraId="21401D2D" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00D57DA6" w:rsidRDefault="005A7292" w:rsidP="00853483">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D70C7">
-[...12 lines deleted...]
-          <w:p w:rsidR="00E72155" w:rsidRPr="007D70C7" w:rsidRDefault="00E72155" w:rsidP="00CA2CA1">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00865888" w14:paraId="2FFD1602" w14:textId="77777777" w:rsidTr="005A7292">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5" w:type="pct"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4995" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3649FC59" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00CA2CA1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Grilledutableau"/>
+              <w:tblW w:w="10096" w:type="dxa"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5213"/>
+              <w:gridCol w:w="4883"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="005A7292" w:rsidRPr="00E72155" w14:paraId="4BD9ACB3" w14:textId="77777777" w:rsidTr="005A7292">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5213" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4ECCD835" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="004650BD" w:rsidRDefault="005A7292" w:rsidP="005A7292">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="004650BD">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date et signature du client-e / contact</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4883" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="238F4F15" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="00E72155" w:rsidRDefault="005A7292" w:rsidP="005A7292">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007D70C7">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Cadre réservé CMS +</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005A7292" w:rsidRPr="005477AD" w14:paraId="73C70E2C" w14:textId="77777777" w:rsidTr="005A7292">
+              <w:trPr>
+                <w:trHeight w:val="835"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5213" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="78C32138" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="005477AD" w:rsidRDefault="005A7292" w:rsidP="005A7292">
+                  <w:pPr>
+                    <w:ind w:left="201"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4883" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="70DE6B82" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="004650BD" w:rsidRDefault="005A7292" w:rsidP="005A7292">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="004650BD">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Installé le………………………………………………………………….</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1FCF5855" w14:textId="77777777" w:rsidR="005A7292" w:rsidRPr="004650BD" w:rsidRDefault="005A7292" w:rsidP="005A7292">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="707C8354" w14:textId="237BE330" w:rsidR="005A7292" w:rsidRPr="007D70C7" w:rsidRDefault="005A7292" w:rsidP="005A7292">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="004650BD">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Par</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>……………………………………………………………………</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="445B3132" w14:textId="77777777" w:rsidR="005A7292" w:rsidRDefault="005A7292" w:rsidP="00CA2CA1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19536958" w14:textId="6D7ED8A4" w:rsidR="00865888" w:rsidRPr="000C5C9C" w:rsidRDefault="00865888" w:rsidP="00CA2CA1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5C9C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Conditions générales de vente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00865888" w14:paraId="51933697" w14:textId="77777777" w:rsidTr="005A7292">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5" w:type="pct"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4995" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4217AE" w14:textId="77777777" w:rsidR="00865888" w:rsidRPr="005477AD" w:rsidRDefault="00865888" w:rsidP="002B2B15">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005477AD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>CMS+ se dégage de toute responsabilité en cas d</w:t>
+            </w:r>
+            <w:r w:rsidR="00135B99">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e vol ou de détériotation d'un coffre </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005477AD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>à clés collé sur demande expresse du/de la client/e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B3849" w14:paraId="4346578E" w14:textId="77777777" w:rsidTr="005A7292">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5" w:type="pct"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4995" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A22A88" w14:textId="77777777" w:rsidR="007B3849" w:rsidRPr="005477AD" w:rsidRDefault="007B3849" w:rsidP="007B3849">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...26 lines deleted...]
-              <w:t>90.00</w:t>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3849">
+              <w:rPr>
+                <w:b/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>DOCUMENT A SCANNER AU CMS DEMANDEUR OU A SECUTEL CENTRE APRES INSTALLATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00865888" w:rsidRDefault="00865888">
+    <w:p w14:paraId="7C99CC9B" w14:textId="77777777" w:rsidR="00865888" w:rsidRPr="00135B99" w:rsidRDefault="00865888">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...231 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidR="00865888" w:rsidRPr="00135B99" w:rsidSect="00445B71">
+      <w:headerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="142" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="773" w:right="851" w:bottom="567" w:left="851" w:header="340" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00681DC7" w:rsidRDefault="00681DC7" w:rsidP="00681DC7">
+    <w:p w14:paraId="6A2FC87E" w14:textId="77777777" w:rsidR="00681DC7" w:rsidRDefault="00681DC7" w:rsidP="00681DC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00681DC7" w:rsidRDefault="00681DC7" w:rsidP="00681DC7">
+    <w:p w14:paraId="0FA989E0" w14:textId="77777777" w:rsidR="00681DC7" w:rsidRDefault="00681DC7" w:rsidP="00681DC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00681DC7" w:rsidRDefault="00681DC7" w:rsidP="00681DC7">
+    <w:p w14:paraId="14DBBD53" w14:textId="77777777" w:rsidR="00681DC7" w:rsidRDefault="00681DC7" w:rsidP="00681DC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00681DC7" w:rsidRDefault="00681DC7" w:rsidP="00681DC7">
+    <w:p w14:paraId="5065E1AC" w14:textId="77777777" w:rsidR="00681DC7" w:rsidRDefault="00681DC7" w:rsidP="00681DC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00EF57D8" w:rsidRDefault="00EF57D8" w:rsidP="00EF57D8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3A952B95" w14:textId="17298796" w:rsidR="00445B71" w:rsidRDefault="00445B71" w:rsidP="00445B71">
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
-      <w:ind w:left="-567"/>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D7E205C" wp14:editId="0AAC39D3">
-[...2 lines deleted...]
-          <wp:docPr id="11" name="Image 11"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38DBEAF3" wp14:editId="087151C4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-323850</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>95250</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="600075" cy="394970"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="5080"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="14" name="Image 14"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="CMS+_logo-2018_RVB_300dpi.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="806071" cy="531309"/>
+                    <a:ext cx="600075" cy="394970"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00445B71">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00681DC7">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Fondation de La Côte </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">- </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00681DC7">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>CMS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>+</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00681DC7">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Route de l’Industrie, 2 – 1163 Etoy </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00681DC7">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/ PE</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>-02.2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="aj9P4hvQHTU84lXJ+pbdybhsqKJqlgi1P4v3qPi1QrdTDyaPzyX968ctT+1iX8QjmyNaW+w2Pnb5s+l62NPmdA==" w:salt="G51N8tWO6JQGEWTQ5CAszA=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="RPrVQIH2bYCS0NXIghu7UrH7Bzk4O+S/6IrHoldev4ZFX8rt/bSrYxL9NeD6SjCK6h2IyrqkBevKpY9FTojlsQ==" w:salt="TmYH5Lax2ptlEtFVa/6uQw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00962A5F"/>
     <w:rsid w:val="00005FB2"/>
     <w:rsid w:val="00030553"/>
+    <w:rsid w:val="00047731"/>
     <w:rsid w:val="00066438"/>
+    <w:rsid w:val="000809AF"/>
     <w:rsid w:val="00096195"/>
     <w:rsid w:val="000A1C75"/>
     <w:rsid w:val="000C5C9C"/>
     <w:rsid w:val="000C6669"/>
     <w:rsid w:val="000D2899"/>
+    <w:rsid w:val="001006C3"/>
     <w:rsid w:val="00135B99"/>
     <w:rsid w:val="001553E9"/>
     <w:rsid w:val="00192FFB"/>
     <w:rsid w:val="001B22F4"/>
     <w:rsid w:val="001D07E0"/>
     <w:rsid w:val="00213C05"/>
+    <w:rsid w:val="00230E61"/>
+    <w:rsid w:val="00235F40"/>
+    <w:rsid w:val="00250F85"/>
     <w:rsid w:val="00275183"/>
+    <w:rsid w:val="002B22B1"/>
+    <w:rsid w:val="002B2B15"/>
+    <w:rsid w:val="002C5D2E"/>
+    <w:rsid w:val="00330A58"/>
     <w:rsid w:val="003327CA"/>
     <w:rsid w:val="0034244B"/>
+    <w:rsid w:val="00345295"/>
     <w:rsid w:val="0036073B"/>
     <w:rsid w:val="00365B97"/>
+    <w:rsid w:val="003F2DD1"/>
     <w:rsid w:val="003F7656"/>
+    <w:rsid w:val="00435605"/>
+    <w:rsid w:val="00445B71"/>
     <w:rsid w:val="004650BD"/>
     <w:rsid w:val="00491EFE"/>
     <w:rsid w:val="004920EC"/>
     <w:rsid w:val="004960DB"/>
     <w:rsid w:val="004E7731"/>
+    <w:rsid w:val="00517422"/>
     <w:rsid w:val="005477AD"/>
+    <w:rsid w:val="005726D8"/>
     <w:rsid w:val="005A2797"/>
+    <w:rsid w:val="005A7292"/>
     <w:rsid w:val="00681DC7"/>
+    <w:rsid w:val="006C52CA"/>
     <w:rsid w:val="006E032B"/>
     <w:rsid w:val="007026E4"/>
     <w:rsid w:val="00714867"/>
+    <w:rsid w:val="00776D09"/>
     <w:rsid w:val="007B3849"/>
+    <w:rsid w:val="007C5B52"/>
+    <w:rsid w:val="007D5FCD"/>
     <w:rsid w:val="007D70C7"/>
+    <w:rsid w:val="008520FC"/>
     <w:rsid w:val="00865888"/>
     <w:rsid w:val="0087545A"/>
+    <w:rsid w:val="00882CF0"/>
     <w:rsid w:val="00896B1E"/>
     <w:rsid w:val="008B4E4F"/>
     <w:rsid w:val="008C3F8D"/>
     <w:rsid w:val="008E0084"/>
     <w:rsid w:val="0092545C"/>
+    <w:rsid w:val="0094461C"/>
     <w:rsid w:val="00962A5F"/>
     <w:rsid w:val="009C39BE"/>
+    <w:rsid w:val="00A00191"/>
     <w:rsid w:val="00A00204"/>
+    <w:rsid w:val="00A10F98"/>
     <w:rsid w:val="00A17E35"/>
     <w:rsid w:val="00A41203"/>
     <w:rsid w:val="00A726BB"/>
     <w:rsid w:val="00A8312B"/>
     <w:rsid w:val="00A95EE8"/>
     <w:rsid w:val="00A9670B"/>
     <w:rsid w:val="00AA0F9E"/>
     <w:rsid w:val="00B45BD1"/>
     <w:rsid w:val="00B93C85"/>
+    <w:rsid w:val="00BB442C"/>
     <w:rsid w:val="00C110BA"/>
     <w:rsid w:val="00C15529"/>
     <w:rsid w:val="00C47A0F"/>
+    <w:rsid w:val="00C52699"/>
     <w:rsid w:val="00C6070A"/>
     <w:rsid w:val="00C70F51"/>
     <w:rsid w:val="00C907EB"/>
+    <w:rsid w:val="00CB6F76"/>
     <w:rsid w:val="00CF2DD3"/>
+    <w:rsid w:val="00D113B8"/>
+    <w:rsid w:val="00D4000F"/>
     <w:rsid w:val="00D57DA6"/>
+    <w:rsid w:val="00DA4299"/>
     <w:rsid w:val="00E340E4"/>
     <w:rsid w:val="00E51B79"/>
     <w:rsid w:val="00E64825"/>
     <w:rsid w:val="00E65904"/>
     <w:rsid w:val="00E72155"/>
+    <w:rsid w:val="00E972D2"/>
+    <w:rsid w:val="00EC1D7E"/>
     <w:rsid w:val="00EC6DC7"/>
     <w:rsid w:val="00ED5BE3"/>
     <w:rsid w:val="00EF57D8"/>
+    <w:rsid w:val="00F24997"/>
+    <w:rsid w:val="00F86EC3"/>
     <w:rsid w:val="00FA085F"/>
     <w:rsid w:val="00FE660D"/>
+    <w:rsid w:val="00FE6E5C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1CE9DCDF"/>
+  <w14:docId w14:val="67E90C18"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C8D5F533-D9C5-4170-9A6C-F7A3E7F314EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6611,50 +8860,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00962A5F"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -6732,85 +8986,85 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00681DC7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00681DC7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="140931644">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cms.plus@avasad.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cms.plus@avasad.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cms.plus@avasad.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cms.plus@avasad.ch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cms.plus@avasad.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cms.plus@avasad.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cms.plus@avasad.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cms.plus@avasad.ch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B32C84229F974C69BD8B1BD84EF91766"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B5789554-8AEF-4967-8034-1973CC6B78D3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002D0568" w:rsidRDefault="00E02F9C" w:rsidP="00E02F9C">
           <w:pPr>
             <w:pStyle w:val="B32C84229F974C69BD8B1BD84EF9176616"/>
           </w:pPr>
           <w:r w:rsidRPr="006E032B">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:sz w:val="18"/>
@@ -7173,358 +9427,317 @@
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Cliquez pour entrer texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BCA5DC63910A44B687D83C32A1732339"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3F78FC83-5231-43AF-AEC5-91AD3442DAE3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00DE51C4" w:rsidP="00DE51C4">
+        <w:p w:rsidR="00C73A22" w:rsidRDefault="00DE51C4" w:rsidP="00DE51C4">
           <w:pPr>
             <w:pStyle w:val="BCA5DC63910A44B687D83C32A1732339"/>
           </w:pPr>
           <w:r w:rsidRPr="006E032B">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Cliquez pour entrer texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9896C8CF6B714741A6874CC04A4B6E35"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{70B845EC-BFA6-4859-BEAA-72D758E25DD7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00DE51C4" w:rsidP="00DE51C4">
+        <w:p w:rsidR="00C73A22" w:rsidRDefault="00DE51C4" w:rsidP="00DE51C4">
           <w:pPr>
             <w:pStyle w:val="9896C8CF6B714741A6874CC04A4B6E35"/>
           </w:pPr>
           <w:r w:rsidRPr="00C53346">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Cliquez pour entrer texte</w:t>
           </w:r>
           <w:r w:rsidRPr="00A077EB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FFDE9A523F874E3BAE5C8FC0B3D02D2A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A8AA88CD-F006-4340-B58F-58BD7D4565DA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00DE51C4" w:rsidP="00DE51C4">
+        <w:p w:rsidR="00C73A22" w:rsidRDefault="00DE51C4" w:rsidP="00DE51C4">
           <w:pPr>
             <w:pStyle w:val="FFDE9A523F874E3BAE5C8FC0B3D02D2A"/>
           </w:pPr>
           <w:r w:rsidRPr="00C53346">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Cliquez pour entrer texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="47D760428B124DA6B4F2A25D39B9A476"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7D7DCA45-0ABA-4190-ADA1-F78AFD3AB34A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00DE51C4" w:rsidP="00DE51C4">
+        <w:p w:rsidR="00C73A22" w:rsidRDefault="00DE51C4" w:rsidP="00DE51C4">
           <w:pPr>
             <w:pStyle w:val="47D760428B124DA6B4F2A25D39B9A476"/>
           </w:pPr>
           <w:r w:rsidRPr="006E032B">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Cliquez pour entrer texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5449281CF68A4F3084E9BD6C7D563AB5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DF97B473-6646-40D2-8CA1-91ADC3E4E737}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00DE51C4" w:rsidP="00DE51C4">
+        <w:p w:rsidR="00C73A22" w:rsidRDefault="00DE51C4" w:rsidP="00DE51C4">
           <w:pPr>
             <w:pStyle w:val="5449281CF68A4F3084E9BD6C7D563AB5"/>
-          </w:pPr>
-[...58 lines deleted...]
-            <w:pStyle w:val="2ED000CF12344E138FB68A7FC17DE492"/>
           </w:pPr>
           <w:r w:rsidRPr="006E032B">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Cliquez pour entrer texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00666A6A"/>
     <w:rsid w:val="00033940"/>
     <w:rsid w:val="002D0568"/>
     <w:rsid w:val="00321C33"/>
+    <w:rsid w:val="00330A58"/>
     <w:rsid w:val="005B49C8"/>
     <w:rsid w:val="00605098"/>
     <w:rsid w:val="00666A6A"/>
     <w:rsid w:val="006B490A"/>
+    <w:rsid w:val="006C52CA"/>
     <w:rsid w:val="00854692"/>
+    <w:rsid w:val="00882CF0"/>
     <w:rsid w:val="00C458ED"/>
+    <w:rsid w:val="00C73A22"/>
     <w:rsid w:val="00D22D3C"/>
     <w:rsid w:val="00DE51C4"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rsid w:val="00E451B5"/>
     <w:rsid w:val="00EB2FB3"/>
+    <w:rsid w:val="00F86EC3"/>
+    <w:rsid w:val="00FE6E5C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7852,3402 +10065,139 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE51C4"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
-  </w:style>
-[...3258 lines deleted...]
-    <w:rsid w:val="00E02F9C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A93DBF8C41924D0D8AD03AE80DEAB4727">
     <w:name w:val="A93DBF8C41924D0D8AD03AE80DEAB4727"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A2B1F3360884CCDAA2A2D358022117315">
     <w:name w:val="4A2B1F3360884CCDAA2A2D358022117315"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C1F7726861F4A0DA89AE3BFEEEEC14D18">
     <w:name w:val="1C1F7726861F4A0DA89AE3BFEEEEC14D18"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74FD8C80EBD84F2FAE30E9CE35AA067918">
     <w:name w:val="74FD8C80EBD84F2FAE30E9CE35AA067918"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A85D49634CA4FFA825B8D5339C0653810">
     <w:name w:val="3A85D49634CA4FFA825B8D5339C0653810"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B32C84229F974C69BD8B1BD84EF9176616">
     <w:name w:val="B32C84229F974C69BD8B1BD84EF9176616"/>
-    <w:rsid w:val="00E02F9C"/>
-[...6 lines deleted...]
-    <w:name w:val="B36EA886A51149C4B8D4160CB0AE6D9114"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5006C7B6A1542D0802B201C816AF55B13">
     <w:name w:val="C5006C7B6A1542D0802B201C816AF55B13"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="25A1CA4CD80A4F1F9A825EDD6F3E851D6">
     <w:name w:val="25A1CA4CD80A4F1F9A825EDD6F3E851D6"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFD37BC4389F40E7AAF5DEB8A4A65CA31">
     <w:name w:val="CFD37BC4389F40E7AAF5DEB8A4A65CA31"/>
     <w:rsid w:val="00E02F9C"/>
@@ -11266,199 +10216,75 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6266D3948BF1407B9641C5E9DAAB0AD61">
     <w:name w:val="6266D3948BF1407B9641C5E9DAAB0AD61"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="69F3CC5B81AE4AAB91962DD0487FA6051">
     <w:name w:val="69F3CC5B81AE4AAB91962DD0487FA6051"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B419D4DC9EB4C0BBBC6177838D9E1AF1">
     <w:name w:val="8B419D4DC9EB4C0BBBC6177838D9E1AF1"/>
     <w:rsid w:val="00E02F9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA6FA4DBD4A444B3BBF76CFFE2348E7F">
-[...70 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCA5DC63910A44B687D83C32A1732339">
     <w:name w:val="BCA5DC63910A44B687D83C32A1732339"/>
     <w:rsid w:val="00DE51C4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9896C8CF6B714741A6874CC04A4B6E35">
     <w:name w:val="9896C8CF6B714741A6874CC04A4B6E35"/>
     <w:rsid w:val="00DE51C4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFDE9A523F874E3BAE5C8FC0B3D02D2A">
     <w:name w:val="FFDE9A523F874E3BAE5C8FC0B3D02D2A"/>
     <w:rsid w:val="00DE51C4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="47D760428B124DA6B4F2A25D39B9A476">
     <w:name w:val="47D760428B124DA6B4F2A25D39B9A476"/>
     <w:rsid w:val="00DE51C4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD0C8C2A31D94DB8AE23CE99B62C6682">
-[...26 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5449281CF68A4F3084E9BD6C7D563AB5">
     <w:name w:val="5449281CF68A4F3084E9BD6C7D563AB5"/>
-    <w:rsid w:val="00DE51C4"/>
-[...22 lines deleted...]
-    <w:name w:val="2ED000CF12344E138FB68A7FC17DE492"/>
     <w:rsid w:val="00DE51C4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -11681,74 +10507,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD0B9C8B-6A77-400E-8855-A4F57B9FC63E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>689</Words>
-  <Characters>3790</Characters>
+  <Words>850</Words>
+  <Characters>4675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AVASAD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4471</CharactersWithSpaces>
+  <CharactersWithSpaces>5514</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Eyfrun Philippe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>